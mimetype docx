--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Béghain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'Université Bordeaux MontaigneFull Professor at Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis professeur de littérature américaine, de traduction et de traductologie à l'Université Bordeaux Montaigne. Mes recherches actuelles portent sur la retraduction d'oeuvres canoniques, l'histoire de la traduction littéraire dans le domaine anglo-américain, la créativité en traduction. Je suis traductrice littéraire de l'anglais et j'ai travaillé pour les éditions Gallimard, Actes Sud, PUF, Do, Fayard, etc.. Je dirige le master professionnel &amp;quot;Traduction pour l'édition: anglais-français&amp;quot; depuis 2010. Je suis lauréate du prix de traduction 2022 du Pen club français (catégorie essai) pour ma traduction de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wigan Pier au bout du chemin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  de George Orwell (Paris: Gallimard, 2020). Je suis vice-présidente de l'AFEA (Association française d'études américaines) depuis octobre 2021. Je suis membre du comité scientifique du réseau T&R (Théories & Réalités en Traduction & Rédaction). Je préside l'association Matrana (Maison de la Traduction en Nouvelle Aquitaine) depuis juillet 2021, association que j'ai co-fondée en 2017. Je suis membre du Conseil d'Administration de l'Escale du Livre (Bordeaux) depuis 2015.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DicoPaLitUS: la part belle aux traducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransLittérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orwell au tamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler une traduction: ravaudage ou habits neufs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hinckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransLittérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traductrice qui entendait des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol Série numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraduction d'Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équivalences : Revue de traduction et de traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (1-2), pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London au prisme de ses premiers traducteurs et préfaciers français. Entre exotisation et domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.20093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare pornographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitzgerald's Many Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The F. Scott Fitzgerald Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.46-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Enfants du jazz à Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cincinnati Romance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'heureux préjudice: heurs et malheurs de la vérité en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les Cahiers Art et science - Numéro spécial 9, Langage vérité exactitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.235-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Moby Dick à Emoji Dick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Swimmer (Cheever/Perry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherche en civilisation américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warhol selon Avedon : le paradoxe en héritage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.7067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations autour du ménage à trois : fiction, météorologie et psychiatrie en traduction dans &amp;quot;Atmospheric Disturbances&amp;quot; de Rivka Galchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24, pp.185--203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forclusion du nom à l'occlusion du texte : pour une relecture critique de Judith Butler, lectrice de Willa Cather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121, pp.19--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">to retain the slight veil of the original tongue': traduction et esthétique du voile dans Villette de Charlotte Brontë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (1), pp.125-143. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/cchav.2008.1518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Olympia rencontre Washington : re-cadrages américains de Leutze et de Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do you translate French into French? Charlotte Brontë's Villette as a borderline case in Translatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturality &amp; Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.41--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages en creux de Breece D'J Pancake : la nature à l'épreuve de l'h/Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.106.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullet Park ou la Sainte Trinité selon Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'envers du décorum : l'iconoclasme de Peter Saul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accords et discords : l'øeuvre comique de Nicholson Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever, d'une marge à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre romanesque à l'épreuve de l'hétérogène : digression et dissection dans The Mezzanine de Nicholson Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever : esquisse d'une esthétique du court-circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérique désenchantée de John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biffure et imposture dans les fictions de John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever et le récit excentrique : du déplacement comme placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfea.1997.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur du cœur de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Americana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a peur de la note du traducteur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traducteur et la note de bas de page</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Lepage et Christophe Mileschi, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vertigo of Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Border Crossings: Translation, Migration &amp; Gender in the Americas, the Transatlantic &amp; the Transpacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Durrans and Society for the Study of American Women Writers, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Visibility: the Histoire des traductions en langue française Monumental Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rossignol-Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPTI 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Attila Piroth, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“&amp; so eye baptize you here with rhythms of black church gospel“ : hommage poétique et religion chez Quincy Troupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Anne Hébert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.85-100, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traducteur et ses lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Godbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2017, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1043115ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mansfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain; Laurent Bury. Gallimard, A paraître, Bibliothèque de la Pléiade, Hugues Pradier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la dèche à Paris et à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Folio Classiques, Blanche Cerquiglini, 9782073083715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Regattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Laurenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Bogenç Demirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aracne editrice, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dear Scott, Dearest Zelda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelda Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry David Thoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens qui libèrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-209-2365-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme qui pouvait accomplir des miracles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Apprentie, pp.9-12, 2021, 978-2-9567662-5-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.1372-1378, 1431-1444, 2020, Bibliothèque de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Poulin; Bernard Banoun; Yves Chevrel. Verdier, 2019, 978-2-37856-019-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translators of Comics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain; Isabelle Licari-Guillaume. Presses Universitaires de Bordeaux, 151 p., 2019, Translations, Véronique Béghain; Isabelle Poulin, 979-10-300-0438-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2018, Folio théâtre, 978-2-07-046976-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le traducteur et ses lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Godbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain; Shirley Fortier; Patricia Godbout. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRELQ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2017, Mémoires du livre, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1043115ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peuple de l'Abîme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.1343-1352, 2016, Bibliothèque de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Europe retraduit The Great Gatsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain. Presses Universitaires de Bordeaux, 123 p., 2013, Translations, Véronique Béghain; Isabelle Poulin, 978-2-86781-906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.1495-1515, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes de la réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Larré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climas, pp.329, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du sauvage dans la culture nord-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Larré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.236, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aventures de Mao en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2008, Lignes d'art, 978-2-13-056309-9. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.begha.2008.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United States of/in Europe: The Cultural Shuttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chénetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VU University Press, pp.304, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.128, 2000, Voix américaines, Marc Chénetier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 1820, 1822-1824, 1839-1847, 1877-1879, 1996, Bibliothèque de la Pléiade, 978-2-07-011266-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cetus, Whale and Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée Khômbol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Sans Arcidet. Arpap, 1991, 978-2-90599-244-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Carroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 1990, Bibliothèque de la Pléiade, 2-07-0111-83-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translators Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Ganteau; Marc Lenormand; Sandrine Sorlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Matters in Contemporary Anglophone Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, In press, Horizons anglophones - Present Perfect</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage à Bruges' de Katherine Mansfield au prisme de sa traduction française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Lautel-Ribstein; Jean-Claude Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lionne de Bruxelles et de la traduction. Mélanges en l'honneur de Françoise Wuilmart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London, 'prince déguisé' de l'East End: simple observateur ou acteur de la solidarité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George Letissier; Emmanuel Petit; Nathalie Vanfasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La solidarité à la croisée de l'économie et de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'Eau, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On est où?': le road-movie européen et la Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Gendrault et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Aquitaine à l'écran. Tome II: tropisme et circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-248, 2025, Cinéma(S), 9791030011579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London et &amp;quot;Darkest England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Winibert Segers, Inge Lanslots et Heidi Verplaetse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire et traduire le voyage/Writing and Translating Travel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Press, pp.78-91, 2024, 978-9401417488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation de la simplification dans le traitement du discours indirect libre en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabio Regattin et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I libri di Emil, pp.13-32, 2024, 978-8866804772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Suburbs according to John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Bouchet; Nathalie Cochoy; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Suburbs. New Literary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fairleigh Dickinson University Press, pp.73-86, 2022, 978-1-68393-302-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures déviantes de Tender Is the Night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Bouzonviller; Marie-Agnès Gay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Scott Fitzgerald. Tender Is the Night</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.237-254, 2022, 9782340-069527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traducteur universitaire entre mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Duché; Françoise Wuilmart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences du traducteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2021, Translatio, 978-2-406-11222-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et livrets d'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Monti; Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire à plusieurs. Collaborative Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-140, 2018, 979-10-309-0155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfictions of Jack London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Woodsworth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fictions of Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-183, 2018, 978-90-272-0019-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité en traduction littéraire ou comment la circonscrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia di Martino; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Creativity in Translation across Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aracne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-88, 2017, Echo, 978-88-255-0960-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Erasure à Effacement de Percival Everett ou l'effacement programmé et prévisible de &amp;quot;fuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Bravo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.285-301, 2015, 978-2-86781-964-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">only a finger-thought away</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donna R. Miller; Enrico Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradurre Figure. Translating Figurative Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bononia University Press, pp.299-311, 2014, 978-88-7395-989-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘a dress of French gray' : retraduire Villette de Charlotte Brontë, au risque du grisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Schnyder, Enrico Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la retraduction. Perspectives littéraires européennes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, pp.85-103, 2011, Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphor and Community in &amp;quot;Nixon in China&amp;quot; by John Adams and Alice Goodman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parkin, Andrew. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolism: An International Annual of Critical Aesthetics. Special Focus: Metaphor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMS Press, pp.137--151, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Tuten ou la révolution par l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samarcelli, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Sorbonne, pp.189--200, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble in the Suburbs': In-Betweenness and Non-Conformity in Cheever and Bernstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre-Garner, Corinne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières, marges et confins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris 10, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L'éloge du quotidien' ou ‘le parti-pris des choses': le Pop Art américain, héritier de l'art européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lerat, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echanges intellectuels, littéraires et artistiques dans le monde transatlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la décomposition chez Nicholson Baker : &amp;quot;erotica&amp;quot; ou la fausse antilogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Maguin, Michel Bandry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Contradiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications Montpellier III, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'embarquement pour Cythère : petite géographie de la sexualité cheeverienne à l'aube des années 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandjeat, Y.-Ch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité et textualité dans la littérature américaine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L'un et/est l'autre' : le texte et ses fantômes dans trois nouvelles de John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véga-Ritter, Max. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontrer, assimiler, copier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRLMC, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des passeurs de la littérature américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/paul-gruyer-1868-1930/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Postif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des passeurs de la littérature des Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/louis-postif-1887-1942/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leyris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des passeurs de la littérature des Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/pierre-leyris-1907-2001/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes salvateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Galchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brontë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la dèche à Paris et à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigan Pier au bout du chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour le méta-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Piper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Âge du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arja Kajermo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Château intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Stafford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes sous verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rose Etter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peuple de l'Abîme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le performatif en réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Kosofsky Sedgwick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Galchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers tableaux espagnols et vénitiens de Sargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ormond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargent: portraits de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Kilmurray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aquarelles de Sargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ormond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-portrait avec iceberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Tuten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière fluorescente comme art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'à-venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Birnbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célébrer, un déplacement de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea von Hantelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'arrivera-t-il au bois sec?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breece D'J Pancake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agressivité pendant la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Loewenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche et les charmes de la métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le visage de Socrate a ses raisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nehamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes molles de Robert Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Krauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racconti? Quelles nouvelles? Le monde est triste et beau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Crossan et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra ou les nihilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sainte Courtisane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Duchesse de Padoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Tragédie florentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rozenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche, la vie comme littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nehamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôtel Delmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delmore Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Symons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Béghain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'Université Bordeaux MontaigneFull Professor at Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis professeur de littérature américaine, de traduction et de traductologie à l'Université Bordeaux Montaigne. Mes recherches actuelles portent sur la retraduction d'oeuvres canoniques, l'histoire de la traduction littéraire dans le domaine anglo-américain, la créativité en traduction. Je suis traductrice littéraire de l'anglais et j'ai travaillé pour les éditions Gallimard, Actes Sud, PUF, Do, Fayard, etc.. Je dirige le master professionnel &amp;quot;Traduction pour l'édition: anglais-français&amp;quot; depuis 2010. Je suis lauréate du prix de traduction 2022 du Pen club français (catégorie essai) pour ma traduction de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wigan Pier au bout du chemin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  de George Orwell (Paris: Gallimard, 2020). Je suis vice-présidente de l'AFEA (Association française d'études américaines) depuis octobre 2021. Je suis membre du comité scientifique du réseau T&R (Théories & Réalités en Traduction & Rédaction). Je préside l'association Matrana (Maison de la Traduction en Nouvelle Aquitaine) depuis juillet 2021, association que j'ai co-fondée en 2017. Je suis membre du Conseil d'Administration de l'Escale du Livre (Bordeaux) depuis 2015.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DicoPaLitUS: la part belle aux traducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransLittérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orwell au tamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler une traduction: ravaudage ou habits neufs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hinckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransLittérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traductrice qui entendait des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol Série numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraduction d'Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équivalences : Revue de traduction et de traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (1-2), pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London au prisme de ses premiers traducteurs et préfaciers français. Entre exotisation et domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.20093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare pornographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitzgerald's Many Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The F. Scott Fitzgerald Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.46-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Enfants du jazz à Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cincinnati Romance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'heureux préjudice: heurs et malheurs de la vérité en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les Cahiers Art et science - Numéro spécial 9, Langage vérité exactitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.235-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Moby Dick à Emoji Dick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Swimmer (Cheever/Perry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherche en civilisation américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warhol selon Avedon : le paradoxe en héritage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.7067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations autour du ménage à trois : fiction, météorologie et psychiatrie en traduction dans &amp;quot;Atmospheric Disturbances&amp;quot; de Rivka Galchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24, pp.185--203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forclusion du nom à l'occlusion du texte : pour une relecture critique de Judith Butler, lectrice de Willa Cather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121, pp.19--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">to retain the slight veil of the original tongue': traduction et esthétique du voile dans Villette de Charlotte Brontë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (1), pp.125-143. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/cchav.2008.1518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Olympia rencontre Washington : re-cadrages américains de Leutze et de Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do you translate French into French? Charlotte Brontë's Villette as a borderline case in Translatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturality &amp; Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.41--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages en creux de Breece D'J Pancake : la nature à l'épreuve de l'h/Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.106.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullet Park ou la Sainte Trinité selon Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'envers du décorum : l'iconoclasme de Peter Saul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accords et discords : l'øeuvre comique de Nicholson Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever, d'une marge à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre romanesque à l'épreuve de l'hétérogène : digression et dissection dans The Mezzanine de Nicholson Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérique désenchantée de John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever : esquisse d'une esthétique du court-circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biffure et imposture dans les fictions de John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever et le récit excentrique : du déplacement comme placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfea.1997.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur du cœur de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Americana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a peur de la note du traducteur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traducteur et la note de bas de page</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Lepage et Christophe Mileschi, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vertigo of Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Border Crossings: Translation, Migration &amp; Gender in the Americas, the Transatlantic &amp; the Transpacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Durrans and Society for the Study of American Women Writers, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Visibility: the Histoire des traductions en langue française Monumental Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rossignol-Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPTI 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Attila Piroth, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“&amp; so eye baptize you here with rhythms of black church gospel“ : hommage poétique et religion chez Quincy Troupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Anne Hébert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.85-100, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traducteur et ses lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Godbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2017, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1043115ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mansfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain; Laurent Bury. Gallimard, A paraître, Bibliothèque de la Pléiade, Hugues Pradier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Regattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Laurenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Bogenç Demirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aracne editrice, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la dèche à Paris et à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Folio Classiques, Blanche Cerquiglini, 9782073083715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dear Scott, Dearest Zelda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelda Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry David Thoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens qui libèrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-209-2365-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme qui pouvait accomplir des miracles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Apprentie, pp.9-12, 2021, 978-2-9567662-5-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.1372-1378, 1431-1444, 2020, Bibliothèque de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Poulin; Bernard Banoun; Yves Chevrel. Verdier, 2019, 978-2-37856-019-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translators of Comics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain; Isabelle Licari-Guillaume. Presses Universitaires de Bordeaux, 151 p., 2019, Translations, Véronique Béghain; Isabelle Poulin, 979-10-300-0438-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2018, Folio théâtre, 978-2-07-046976-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le traducteur et ses lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Godbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain; Shirley Fortier; Patricia Godbout. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRELQ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2017, Mémoires du livre, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1043115ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peuple de l'Abîme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.1343-1352, 2016, Bibliothèque de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Europe retraduit The Great Gatsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain. Presses Universitaires de Bordeaux, 123 p., 2013, Translations, Véronique Béghain; Isabelle Poulin, 978-2-86781-906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.1495-1515, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes de la réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Larré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climas, pp.329, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du sauvage dans la culture nord-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Larré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.236, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aventures de Mao en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2008, Lignes d'art, 978-2-13-056309-9. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.begha.2008.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United States of/in Europe: The Cultural Shuttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chénetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VU University Press, pp.304, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.128, 2000, Voix américaines, Marc Chénetier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 1820, 1822-1824, 1839-1847, 1877-1879, 1996, Bibliothèque de la Pléiade, 978-2-07-011266-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cetus, Whale and Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée Khômbol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Sans Arcidet. Arpap, 1991, 978-2-90599-244-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Carroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 1990, Bibliothèque de la Pléiade, 2-07-0111-83-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage à Bruges' de Katherine Mansfield au prisme de sa traduction française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Lautel-Ribstein; Jean-Claude Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lionne de Bruxelles et de la traduction. Mélanges en l'honneur de Françoise Wuilmart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translators Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Ganteau; Marc Lenormand; Sandrine Sorlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Matters in Contemporary Anglophone Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, In press, Horizons anglophones - Present Perfect</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London, 'prince déguisé' de l'East End: simple observateur ou acteur de la solidarité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George Letissier; Emmanuel Petit; Nathalie Vanfasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La solidarité à la croisée de l'économie et de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'Eau, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On est où?': le road-movie européen et la Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Gendrault et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Aquitaine à l'écran. Tome II: tropisme et circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-248, 2025, Cinéma(S), 9791030011579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London et &amp;quot;Darkest England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Winibert Segers, Inge Lanslots et Heidi Verplaetse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire et traduire le voyage/Writing and Translating Travel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Press, pp.78-91, 2024, 978-9401417488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation de la simplification dans le traitement du discours indirect libre en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabio Regattin et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I libri di Emil, pp.13-32, 2024, 978-8866804772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Suburbs according to John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Bouchet; Nathalie Cochoy; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Suburbs. New Literary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fairleigh Dickinson University Press, pp.73-86, 2022, 978-1-68393-302-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures déviantes de Tender Is the Night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Bouzonviller; Marie-Agnès Gay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Scott Fitzgerald. Tender Is the Night</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.237-254, 2022, 9782340-069527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traducteur universitaire entre mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Duché; Françoise Wuilmart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences du traducteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2021, Translatio, 978-2-406-11222-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et livrets d'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Monti; Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire à plusieurs. Collaborative Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-140, 2018, 979-10-309-0155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfictions of Jack London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Woodsworth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fictions of Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-183, 2018, 978-90-272-0019-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité en traduction littéraire ou comment la circonscrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia di Martino; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Creativity in Translation across Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aracne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-88, 2017, Echo, 978-88-255-0960-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Erasure à Effacement de Percival Everett ou l'effacement programmé et prévisible de &amp;quot;fuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Bravo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.285-301, 2015, 978-2-86781-964-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">only a finger-thought away</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donna R. Miller; Enrico Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradurre Figure. Translating Figurative Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bononia University Press, pp.299-311, 2014, 978-88-7395-989-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphor and Community in &amp;quot;Nixon in China&amp;quot; by John Adams and Alice Goodman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parkin, Andrew. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolism: An International Annual of Critical Aesthetics. Special Focus: Metaphor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMS Press, pp.137--151, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘a dress of French gray' : retraduire Villette de Charlotte Brontë, au risque du grisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Schnyder, Enrico Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la retraduction. Perspectives littéraires européennes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, pp.85-103, 2011, Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Tuten ou la révolution par l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samarcelli, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Sorbonne, pp.189--200, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble in the Suburbs': In-Betweenness and Non-Conformity in Cheever and Bernstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre-Garner, Corinne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières, marges et confins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris 10, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L'éloge du quotidien' ou ‘le parti-pris des choses': le Pop Art américain, héritier de l'art européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lerat, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echanges intellectuels, littéraires et artistiques dans le monde transatlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la décomposition chez Nicholson Baker : &amp;quot;erotica&amp;quot; ou la fausse antilogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Maguin, Michel Bandry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Contradiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications Montpellier III, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'embarquement pour Cythère : petite géographie de la sexualité cheeverienne à l'aube des années 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandjeat, Y.-Ch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité et textualité dans la littérature américaine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L'un et/est l'autre' : le texte et ses fantômes dans trois nouvelles de John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véga-Ritter, Max. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontrer, assimiler, copier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRLMC, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des passeurs de la littérature américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/paul-gruyer-1868-1930/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Postif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des passeurs de la littérature des Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/louis-postif-1887-1942/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leyris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des passeurs de la littérature des Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/pierre-leyris-1907-2001/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes salvateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Galchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brontë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la dèche à Paris et à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigan Pier au bout du chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour le méta-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Piper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Âge du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arja Kajermo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Château intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Stafford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes sous verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rose Etter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peuple de l'Abîme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le performatif en réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Kosofsky Sedgwick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Galchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargent: portraits de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Kilmurray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aquarelles de Sargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ormond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers tableaux espagnols et vénitiens de Sargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ormond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-portrait avec iceberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Tuten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'à-venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Birnbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célébrer, un déplacement de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea von Hantelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière fluorescente comme art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'arrivera-t-il au bois sec?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breece D'J Pancake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agressivité pendant la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Loewenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche et les charmes de la métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le visage de Socrate a ses raisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nehamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes molles de Robert Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Krauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Tragédie florentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sainte Courtisane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra ou les nihilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racconti? Quelles nouvelles? Le monde est triste et beau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Crossan et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Duchesse de Padoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rozenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche, la vie comme littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nehamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôtel Delmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delmore Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Symons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533503v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hinckel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029808v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030847v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2008.1518" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.106.77" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfea.1997.1695" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rossignol-Puech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fortier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Godbout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043115ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mansfield" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Orwell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folio-lesite.fr/catalogue/dans-la-deche-a-paris-et-a-londres/9782073083715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Di Martino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Laurenti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Bogen&#231; Demirel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Scott Fitzgerald" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelda Fitzgerald" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdurocher.fr/product/129438/dear-scott-dearest-zelda/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry David Thoreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslesliensquiliberent.fr/livre-La_d%C3%A9sob%C3%A9issance_civile-787-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Wells" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Licari-Guillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wilde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://id.erudit.org/iderudit/1043115ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack London" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736716v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_aventures_de_Mao_en_Am%C3%A9rique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.begha.2008.01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#233;netier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mus&#233;e Kh&#244;mbol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Carroll" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gott" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairies93.fr/livre/9791030011579-la-nouvelle-aquitaine-a-l-ecran-tome-ii-tropisme-et-circulations-beatrice-collignon-camille-gendrault-pierre-beylot/#targetDetail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/presences-du-traducteur-le-traducteur-universitaire-entre-mythes-et-realites.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/traduire-a-plusieurs-collaborative-translation/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/btl.139" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/pubblicazione.html?item=9788825509601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652931v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Galchen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029862v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bront&#235;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029928v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029893v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030518v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Piper" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arja Kajermo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stafford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Walsh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rose Etter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030615v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Butler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kosofsky Sedgwick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030042v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ormond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Kilmurray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030674v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tuten" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030662v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030652v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea von Hantelmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029998v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breece D'J Pancake" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Loewenberg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Porter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nehamas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Krauss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Crossan et al" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029989v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029962v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029969v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029966v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029981v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Graves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rozenker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022099v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmore Schwartz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Symons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533503v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hinckel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029808v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030847v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2008.1518" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.106.77" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfea.1997.1695" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rossignol-Puech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fortier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Godbout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043115ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mansfield" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Di Martino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Laurenti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Bogen&#231; Demirel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Orwell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folio-lesite.fr/catalogue/dans-la-deche-a-paris-et-a-londres/9782073083715" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Scott Fitzgerald" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelda Fitzgerald" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdurocher.fr/product/129438/dear-scott-dearest-zelda/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry David Thoreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslesliensquiliberent.fr/livre-La_d%C3%A9sob%C3%A9issance_civile-787-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Wells" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Licari-Guillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wilde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://id.erudit.org/iderudit/1043115ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack London" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736716v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_aventures_de_Mao_en_Am%C3%A9rique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.begha.2008.01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#233;netier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mus&#233;e Kh&#244;mbol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Carroll" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533588v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gott" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairies93.fr/livre/9791030011579-la-nouvelle-aquitaine-a-l-ecran-tome-ii-tropisme-et-circulations-beatrice-collignon-camille-gendrault-pierre-beylot/#targetDetail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/presences-du-traducteur-le-traducteur-universitaire-entre-mythes-et-realites.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/traduire-a-plusieurs-collaborative-translation/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/btl.139" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/pubblicazione.html?item=9788825509601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736715v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652931v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Galchen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029862v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bront&#235;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029928v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029893v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030518v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Piper" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arja Kajermo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stafford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Walsh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Butler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rose Etter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kosofsky Sedgwick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030042v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Kilmurray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030674v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ormond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tuten" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030642v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea von Hantelmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bell" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029998v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breece D'J Pancake" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Loewenberg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Porter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nehamas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Krauss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029966v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029962v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029989v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Crossan et al" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029969v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029981v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Graves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rozenker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022099v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmore Schwartz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Symons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>