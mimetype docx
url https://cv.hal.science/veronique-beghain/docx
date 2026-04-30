--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Béghain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'Université Bordeaux MontaigneFull Professor at Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis professeur de littérature américaine, de traduction et de traductologie à l'Université Bordeaux Montaigne. Mes recherches actuelles portent sur la retraduction d'oeuvres canoniques, l'histoire de la traduction littéraire dans le domaine anglo-américain, la créativité en traduction. Je suis traductrice littéraire de l'anglais et j'ai travaillé pour les éditions Gallimard, Actes Sud, PUF, Do, Fayard, etc.. Je dirige le master professionnel &amp;quot;Traduction pour l'édition: anglais-français&amp;quot; depuis 2010. Je suis lauréate du prix de traduction 2022 du Pen club français (catégorie essai) pour ma traduction de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wigan Pier au bout du chemin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  de George Orwell (Paris: Gallimard, 2020). Je suis vice-présidente de l'AFEA (Association française d'études américaines) depuis octobre 2021. Je suis membre du comité scientifique du réseau T&R (Théories & Réalités en Traduction & Rédaction). Je préside l'association Matrana (Maison de la Traduction en Nouvelle Aquitaine) depuis juillet 2021, association que j'ai co-fondée en 2017. Je suis membre du Conseil d'Administration de l'Escale du Livre (Bordeaux) depuis 2015.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DicoPaLitUS: la part belle aux traducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransLittérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orwell au tamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler une traduction: ravaudage ou habits neufs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hinckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransLittérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traductrice qui entendait des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol Série numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraduction d'Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équivalences : Revue de traduction et de traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (1-2), pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London au prisme de ses premiers traducteurs et préfaciers français. Entre exotisation et domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.20093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare pornographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitzgerald's Many Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The F. Scott Fitzgerald Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.46-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Enfants du jazz à Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cincinnati Romance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'heureux préjudice: heurs et malheurs de la vérité en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les Cahiers Art et science - Numéro spécial 9, Langage vérité exactitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.235-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Moby Dick à Emoji Dick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Swimmer (Cheever/Perry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherche en civilisation américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warhol selon Avedon : le paradoxe en héritage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.7067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations autour du ménage à trois : fiction, météorologie et psychiatrie en traduction dans &amp;quot;Atmospheric Disturbances&amp;quot; de Rivka Galchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24, pp.185--203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forclusion du nom à l'occlusion du texte : pour une relecture critique de Judith Butler, lectrice de Willa Cather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121, pp.19--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">to retain the slight veil of the original tongue': traduction et esthétique du voile dans Villette de Charlotte Brontë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (1), pp.125-143. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/cchav.2008.1518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Olympia rencontre Washington : re-cadrages américains de Leutze et de Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do you translate French into French? Charlotte Brontë's Villette as a borderline case in Translatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturality &amp; Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.41--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages en creux de Breece D'J Pancake : la nature à l'épreuve de l'h/Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.106.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullet Park ou la Sainte Trinité selon Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'envers du décorum : l'iconoclasme de Peter Saul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accords et discords : l'øeuvre comique de Nicholson Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever, d'une marge à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre romanesque à l'épreuve de l'hétérogène : digression et dissection dans The Mezzanine de Nicholson Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérique désenchantée de John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever : esquisse d'une esthétique du court-circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biffure et imposture dans les fictions de John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever et le récit excentrique : du déplacement comme placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfea.1997.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur du cœur de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Americana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a peur de la note du traducteur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traducteur et la note de bas de page</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Lepage et Christophe Mileschi, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vertigo of Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Border Crossings: Translation, Migration &amp; Gender in the Americas, the Transatlantic &amp; the Transpacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Durrans and Society for the Study of American Women Writers, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Visibility: the Histoire des traductions en langue française Monumental Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rossignol-Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPTI 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Attila Piroth, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“&amp; so eye baptize you here with rhythms of black church gospel“ : hommage poétique et religion chez Quincy Troupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Anne Hébert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.85-100, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traducteur et ses lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Godbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2017, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1043115ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mansfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain; Laurent Bury. Gallimard, A paraître, Bibliothèque de la Pléiade, Hugues Pradier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Regattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Laurenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Bogenç Demirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aracne editrice, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la dèche à Paris et à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Folio Classiques, Blanche Cerquiglini, 9782073083715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dear Scott, Dearest Zelda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelda Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry David Thoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens qui libèrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-209-2365-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme qui pouvait accomplir des miracles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Apprentie, pp.9-12, 2021, 978-2-9567662-5-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.1372-1378, 1431-1444, 2020, Bibliothèque de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Poulin; Bernard Banoun; Yves Chevrel. Verdier, 2019, 978-2-37856-019-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translators of Comics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain; Isabelle Licari-Guillaume. Presses Universitaires de Bordeaux, 151 p., 2019, Translations, Véronique Béghain; Isabelle Poulin, 979-10-300-0438-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2018, Folio théâtre, 978-2-07-046976-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le traducteur et ses lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Godbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain; Shirley Fortier; Patricia Godbout. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRELQ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2017, Mémoires du livre, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1043115ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peuple de l'Abîme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.1343-1352, 2016, Bibliothèque de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Europe retraduit The Great Gatsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain. Presses Universitaires de Bordeaux, 123 p., 2013, Translations, Véronique Béghain; Isabelle Poulin, 978-2-86781-906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.1495-1515, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes de la réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Larré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climas, pp.329, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du sauvage dans la culture nord-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Larré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.236, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aventures de Mao en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2008, Lignes d'art, 978-2-13-056309-9. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.begha.2008.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United States of/in Europe: The Cultural Shuttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chénetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VU University Press, pp.304, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.128, 2000, Voix américaines, Marc Chénetier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 1820, 1822-1824, 1839-1847, 1877-1879, 1996, Bibliothèque de la Pléiade, 978-2-07-011266-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cetus, Whale and Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée Khômbol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Sans Arcidet. Arpap, 1991, 978-2-90599-244-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Carroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 1990, Bibliothèque de la Pléiade, 2-07-0111-83-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage à Bruges' de Katherine Mansfield au prisme de sa traduction française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Lautel-Ribstein; Jean-Claude Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lionne de Bruxelles et de la traduction. Mélanges en l'honneur de Françoise Wuilmart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translators Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Ganteau; Marc Lenormand; Sandrine Sorlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Matters in Contemporary Anglophone Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, In press, Horizons anglophones - Present Perfect</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London, 'prince déguisé' de l'East End: simple observateur ou acteur de la solidarité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George Letissier; Emmanuel Petit; Nathalie Vanfasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La solidarité à la croisée de l'économie et de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'Eau, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On est où?': le road-movie européen et la Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Gendrault et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Aquitaine à l'écran. Tome II: tropisme et circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-248, 2025, Cinéma(S), 9791030011579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London et &amp;quot;Darkest England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Winibert Segers, Inge Lanslots et Heidi Verplaetse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire et traduire le voyage/Writing and Translating Travel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Press, pp.78-91, 2024, 978-9401417488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation de la simplification dans le traitement du discours indirect libre en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabio Regattin et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I libri di Emil, pp.13-32, 2024, 978-8866804772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Suburbs according to John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Bouchet; Nathalie Cochoy; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Suburbs. New Literary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fairleigh Dickinson University Press, pp.73-86, 2022, 978-1-68393-302-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures déviantes de Tender Is the Night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Bouzonviller; Marie-Agnès Gay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Scott Fitzgerald. Tender Is the Night</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.237-254, 2022, 9782340-069527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traducteur universitaire entre mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Duché; Françoise Wuilmart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences du traducteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2021, Translatio, 978-2-406-11222-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et livrets d'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Monti; Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire à plusieurs. Collaborative Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-140, 2018, 979-10-309-0155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfictions of Jack London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Woodsworth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fictions of Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-183, 2018, 978-90-272-0019-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité en traduction littéraire ou comment la circonscrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia di Martino; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Creativity in Translation across Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aracne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-88, 2017, Echo, 978-88-255-0960-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Erasure à Effacement de Percival Everett ou l'effacement programmé et prévisible de &amp;quot;fuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Bravo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.285-301, 2015, 978-2-86781-964-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">only a finger-thought away</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donna R. Miller; Enrico Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradurre Figure. Translating Figurative Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bononia University Press, pp.299-311, 2014, 978-88-7395-989-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphor and Community in &amp;quot;Nixon in China&amp;quot; by John Adams and Alice Goodman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parkin, Andrew. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolism: An International Annual of Critical Aesthetics. Special Focus: Metaphor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMS Press, pp.137--151, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘a dress of French gray' : retraduire Villette de Charlotte Brontë, au risque du grisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Schnyder, Enrico Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la retraduction. Perspectives littéraires européennes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, pp.85-103, 2011, Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Tuten ou la révolution par l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samarcelli, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Sorbonne, pp.189--200, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble in the Suburbs': In-Betweenness and Non-Conformity in Cheever and Bernstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre-Garner, Corinne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières, marges et confins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris 10, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L'éloge du quotidien' ou ‘le parti-pris des choses': le Pop Art américain, héritier de l'art européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lerat, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echanges intellectuels, littéraires et artistiques dans le monde transatlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la décomposition chez Nicholson Baker : &amp;quot;erotica&amp;quot; ou la fausse antilogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Maguin, Michel Bandry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Contradiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications Montpellier III, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'embarquement pour Cythère : petite géographie de la sexualité cheeverienne à l'aube des années 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandjeat, Y.-Ch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité et textualité dans la littérature américaine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L'un et/est l'autre' : le texte et ses fantômes dans trois nouvelles de John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véga-Ritter, Max. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontrer, assimiler, copier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRLMC, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des passeurs de la littérature américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/paul-gruyer-1868-1930/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Postif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des passeurs de la littérature des Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/louis-postif-1887-1942/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leyris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des passeurs de la littérature des Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/pierre-leyris-1907-2001/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes salvateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Galchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brontë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la dèche à Paris et à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigan Pier au bout du chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour le méta-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Piper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Âge du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arja Kajermo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Château intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Stafford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes sous verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rose Etter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peuple de l'Abîme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le performatif en réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Kosofsky Sedgwick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Galchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargent: portraits de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Kilmurray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aquarelles de Sargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ormond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers tableaux espagnols et vénitiens de Sargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ormond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-portrait avec iceberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Tuten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'à-venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Birnbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célébrer, un déplacement de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea von Hantelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière fluorescente comme art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'arrivera-t-il au bois sec?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breece D'J Pancake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agressivité pendant la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Loewenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche et les charmes de la métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le visage de Socrate a ses raisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nehamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes molles de Robert Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Krauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Tragédie florentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sainte Courtisane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra ou les nihilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racconti? Quelles nouvelles? Le monde est triste et beau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Crossan et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Duchesse de Padoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rozenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche, la vie comme littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nehamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôtel Delmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delmore Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Symons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Béghain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'Université Bordeaux MontaigneFull Professor at Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis professeur de littérature américaine, de traduction et de traductologie à l'Université Bordeaux Montaigne. Mes recherches actuelles portent sur la retraduction d'oeuvres canoniques, l'histoire de la traduction littéraire dans le domaine anglo-américain, la créativité en traduction. Je suis traductrice littéraire de l'anglais et j'ai travaillé pour les éditions Gallimard, Actes Sud, PUF, Do, Fayard, etc.. Je dirige le master professionnel &amp;quot;Traduction pour l'édition: anglais-français&amp;quot; depuis 2010. Je suis lauréate du prix de traduction 2022 du Pen club français (catégorie essai) pour ma traduction de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wigan Pier au bout du chemin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  de George Orwell (Paris: Gallimard, 2020). Je suis vice-présidente de l'AFEA (Association française d'études américaines) depuis octobre 2021. Je suis membre du comité scientifique du réseau T&R (Théories & Réalités en Traduction & Rédaction). Je préside l'association Matrana (Maison de la Traduction en Nouvelle Aquitaine) depuis juillet 2021, association que j'ai co-fondée en 2017. Je suis membre du Conseil d'Administration de l'Escale du Livre (Bordeaux) depuis 2015.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DicoPaLitUS: la part belle aux traducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransLittérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orwell au tamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler une traduction: ravaudage ou habits neufs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hinckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransLittérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traductrice qui entendait des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol Série numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraduction d'Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équivalences : Revue de traduction et de traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (1-2), pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London au prisme de ses premiers traducteurs et préfaciers français. Entre exotisation et domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.20093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare pornographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitzgerald's Many Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The F. Scott Fitzgerald Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.46-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Enfants du jazz à Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cincinnati Romance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'heureux préjudice: heurs et malheurs de la vérité en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les Cahiers Art et science - Numéro spécial 9, Langage vérité exactitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.235-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Moby Dick à Emoji Dick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Swimmer (Cheever/Perry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherche en civilisation américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warhol selon Avedon : le paradoxe en héritage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.7067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations autour du ménage à trois : fiction, météorologie et psychiatrie en traduction dans &amp;quot;Atmospheric Disturbances&amp;quot; de Rivka Galchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24, pp.185--203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forclusion du nom à l'occlusion du texte : pour une relecture critique de Judith Butler, lectrice de Willa Cather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121, pp.19--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">to retain the slight veil of the original tongue': traduction et esthétique du voile dans Villette de Charlotte Brontë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Charles V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (1), pp.125-143. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/cchav.2008.1518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Olympia rencontre Washington : re-cadrages américains de Leutze et de Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do you translate French into French? Charlotte Brontë's Villette as a borderline case in Translatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturality &amp; Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.41--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages en creux de Breece D'J Pancake : la nature à l'épreuve de l'h/Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.106.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullet Park ou la Sainte Trinité selon Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'envers du décorum : l'iconoclasme de Peter Saul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accords et discords : l'øeuvre comique de Nicholson Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever, d'une marge à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre romanesque à l'épreuve de l'hétérogène : digression et dissection dans The Mezzanine de Nicholson Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever : esquisse d'une esthétique du court-circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérique désenchantée de John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biffure et imposture dans les fictions de John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Centre de recherches sur l'Amérique anglophone (CRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever et le récit excentrique : du déplacement comme placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rfea.1997.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur du cœur de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Americana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a peur de la note du traducteur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traducteur et la note de bas de page</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Lepage et Christophe Mileschi, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vertigo of Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Border Crossings: Translation, Migration &amp; Gender in the Americas, the Transatlantic &amp; the Transpacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Durrans and Society for the Study of American Women Writers, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Visibility: the Histoire des traductions en langue française Monumental Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rossignol-Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPTI 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Attila Piroth, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“&amp; so eye baptize you here with rhythms of black church gospel“ : hommage poétique et religion chez Quincy Troupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Anne Hébert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.85-100, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traducteur et ses lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Godbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2017, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1043115ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mansfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain; Laurent Bury. Gallimard, A paraître, Bibliothèque de la Pléiade, Hugues Pradier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la dèche à Paris et à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Folio Classiques, Blanche Cerquiglini, 9782073083715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Regattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Laurenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Bogenç Demirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aracne editrice, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dear Scott, Dearest Zelda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelda Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry David Thoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens qui libèrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-209-2365-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme qui pouvait accomplir des miracles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Apprentie, pp.9-12, 2021, 978-2-9567662-5-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.1372-1378, 1431-1444, 2020, Bibliothèque de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, XXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Poulin; Bernard Banoun; Yves Chevrel. Verdier, 2019, 978-2-37856-019-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translators of Comics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain; Isabelle Licari-Guillaume. Presses Universitaires de Bordeaux, 151 p., 2019, Translations, Véronique Béghain; Isabelle Poulin, 979-10-300-0438-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2018, Folio théâtre, 978-2-07-046976-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le traducteur et ses lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Godbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain; Shirley Fortier; Patricia Godbout. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRELQ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2017, Mémoires du livre, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1043115ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peuple de l'Abîme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.1343-1352, 2016, Bibliothèque de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Europe retraduit The Great Gatsby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Béghain. Presses Universitaires de Bordeaux, 123 p., 2013, Translations, Véronique Béghain; Isabelle Poulin, 978-2-86781-906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.1495-1515, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes de la réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Larré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Climas, pp.329, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du sauvage dans la culture nord-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Larré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.236, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aventures de Mao en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2008, Lignes d'art, 978-2-13-056309-9. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.begha.2008.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United States of/in Europe: The Cultural Shuttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chénetier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VU University Press, pp.304, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.128, 2000, Voix américaines, Marc Chénetier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 1820, 1822-1824, 1839-1847, 1877-1879, 1996, Bibliothèque de la Pléiade, 978-2-07-011266-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cetus, Whale and Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée Khômbol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Sans Arcidet. Arpap, 1991, 978-2-90599-244-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Carroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 1990, Bibliothèque de la Pléiade, 2-07-0111-83-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translators Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Ganteau; Marc Lenormand; Sandrine Sorlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Matters in Contemporary Anglophone Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, In press, Horizons anglophones - Present Perfect</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage à Bruges' de Katherine Mansfield au prisme de sa traduction française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Lautel-Ribstein; Jean-Claude Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lionne de Bruxelles et de la traduction. Mélanges en l'honneur de Françoise Wuilmart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London, 'prince déguisé' de l'East End: simple observateur ou acteur de la solidarité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George Letissier; Emmanuel Petit; Nathalie Vanfasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La solidarité à la croisée de l'économie et de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'Eau, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On est où?': le road-movie européen et la Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Gendrault et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Aquitaine à l'écran. Tome II: tropisme et circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-248, 2025, Cinéma(S), 9791030011579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London et &amp;quot;Darkest England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Winibert Segers, Inge Lanslots et Heidi Verplaetse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire et traduire le voyage/Writing and Translating Travel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Press, pp.78-91, 2024, 978-9401417488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation de la simplification dans le traitement du discours indirect libre en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabio Regattin et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I libri di Emil, pp.13-32, 2024, 978-8866804772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Suburbs according to John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Bouchet; Nathalie Cochoy; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Suburbs. New Literary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fairleigh Dickinson University Press, pp.73-86, 2022, 978-1-68393-302-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures déviantes de Tender Is the Night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Bouzonviller; Marie-Agnès Gay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Scott Fitzgerald. Tender Is the Night</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.237-254, 2022, 9782340-069527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traducteur universitaire entre mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Duché; Françoise Wuilmart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences du traducteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-38, 2021, Translatio, 978-2-406-11222-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et livrets d'opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Monti; Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire à plusieurs. Collaborative Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orizons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-140, 2018, 979-10-309-0155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfictions of Jack London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Woodsworth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fictions of Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-183, 2018, 978-90-272-0019-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité en traduction littéraire ou comment la circonscrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia di Martino; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Creativity in Translation across Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aracne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-88, 2017, Echo, 978-88-255-0960-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Erasure à Effacement de Percival Everett ou l'effacement programmé et prévisible de &amp;quot;fuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Bravo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.285-301, 2015, 978-2-86781-964-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">only a finger-thought away</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donna R. Miller; Enrico Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradurre Figure. Translating Figurative Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bononia University Press, pp.299-311, 2014, 978-88-7395-989-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘a dress of French gray' : retraduire Villette de Charlotte Brontë, au risque du grisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Schnyder, Enrico Monti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la retraduction. Perspectives littéraires européennes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, pp.85-103, 2011, Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphor and Community in &amp;quot;Nixon in China&amp;quot; by John Adams and Alice Goodman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parkin, Andrew. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolism: An International Annual of Critical Aesthetics. Special Focus: Metaphor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMS Press, pp.137--151, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Tuten ou la révolution par l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samarcelli, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Sorbonne, pp.189--200, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble in the Suburbs': In-Betweenness and Non-Conformity in Cheever and Bernstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre-Garner, Corinne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières, marges et confins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris 10, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L'éloge du quotidien' ou ‘le parti-pris des choses': le Pop Art américain, héritier de l'art européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lerat, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echanges intellectuels, littéraires et artistiques dans le monde transatlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la décomposition chez Nicholson Baker : &amp;quot;erotica&amp;quot; ou la fausse antilogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Maguin, Michel Bandry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Contradiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications Montpellier III, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'embarquement pour Cythère : petite géographie de la sexualité cheeverienne à l'aube des années 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandjeat, Y.-Ch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité et textualité dans la littérature américaine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L'un et/est l'autre' : le texte et ses fantômes dans trois nouvelles de John Cheever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véga-Ritter, Max. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontrer, assimiler, copier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRLMC, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des passeurs de la littérature américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/paul-gruyer-1868-1930/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Postif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des passeurs de la littérature des Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/louis-postif-1887-1942/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leyris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des passeurs de la littérature des Etats-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/pierre-leyris-1907-2001/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes salvateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Galchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brontë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la dèche à Paris et à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wigan Pier au bout du chemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Orwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour le méta-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Piper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Âge du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arja Kajermo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Château intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Stafford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes sous verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rose Etter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peuple de l'Abîme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contes de l'âge du jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Scott Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le performatif en réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Kosofsky Sedgwick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Galchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers tableaux espagnols et vénitiens de Sargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ormond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargent: portraits de jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Kilmurray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aquarelles de Sargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ormond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-portrait avec iceberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Tuten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière fluorescente comme art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'à-venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Birnbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célébrer, un déplacement de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea von Hantelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'arrivera-t-il au bois sec?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breece D'J Pancake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agressivité pendant la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Loewenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche et les charmes de la métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le visage de Socrate a ses raisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nehamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes molles de Robert Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Krauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racconti? Quelles nouvelles? Le monde est triste et beau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Crossan et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra ou les nihilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sainte Courtisane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Duchesse de Padoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Tragédie florentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rozenker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche, la vie comme littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nehamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôtel Delmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delmore Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Béghain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Symons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533503v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hinckel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029808v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030847v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2008.1518" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.106.77" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfea.1997.1695" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rossignol-Puech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fortier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Godbout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043115ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mansfield" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Di Martino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Laurenti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Bogen&#231; Demirel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Orwell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folio-lesite.fr/catalogue/dans-la-deche-a-paris-et-a-londres/9782073083715" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Scott Fitzgerald" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelda Fitzgerald" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdurocher.fr/product/129438/dear-scott-dearest-zelda/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry David Thoreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslesliensquiliberent.fr/livre-La_d%C3%A9sob%C3%A9issance_civile-787-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Wells" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Licari-Guillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wilde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://id.erudit.org/iderudit/1043115ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack London" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736716v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_aventures_de_Mao_en_Am%C3%A9rique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.begha.2008.01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#233;netier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mus&#233;e Kh&#244;mbol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Carroll" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533588v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gott" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairies93.fr/livre/9791030011579-la-nouvelle-aquitaine-a-l-ecran-tome-ii-tropisme-et-circulations-beatrice-collignon-camille-gendrault-pierre-beylot/#targetDetail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/presences-du-traducteur-le-traducteur-universitaire-entre-mythes-et-realites.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/traduire-a-plusieurs-collaborative-translation/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/btl.139" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/pubblicazione.html?item=9788825509601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736715v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652931v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Galchen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029862v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bront&#235;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029928v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029893v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030518v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Piper" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arja Kajermo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stafford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Walsh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Butler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rose Etter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kosofsky Sedgwick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030042v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Kilmurray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030674v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ormond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tuten" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030642v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea von Hantelmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bell" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029998v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breece D'J Pancake" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Loewenberg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Porter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nehamas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Krauss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029966v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029962v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029989v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Crossan et al" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029969v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029981v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Graves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rozenker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022099v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmore Schwartz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Symons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533503v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hinckel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029808v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030847v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2008.1518" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.106.77" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfea.1997.1695" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rossignol-Puech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fortier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Godbout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043115ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mansfield" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Orwell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folio-lesite.fr/catalogue/dans-la-deche-a-paris-et-a-londres/9782073083715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Di Martino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Laurenti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Bogen&#231; Demirel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Scott Fitzgerald" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelda Fitzgerald" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdurocher.fr/product/129438/dear-scott-dearest-zelda/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry David Thoreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslesliensquiliberent.fr/livre-La_d%C3%A9sob%C3%A9issance_civile-787-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Wells" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Licari-Guillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wilde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://id.erudit.org/iderudit/1043115ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack London" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736716v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_aventures_de_Mao_en_Am%C3%A9rique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.begha.2008.01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#233;netier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mus&#233;e Kh&#244;mbol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Carroll" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gott" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairies93.fr/livre/9791030011579-la-nouvelle-aquitaine-a-l-ecran-tome-ii-tropisme-et-circulations-beatrice-collignon-camille-gendrault-pierre-beylot/#targetDetail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/presences-du-traducteur-le-traducteur-universitaire-entre-mythes-et-realites.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorizons.fr/livre/traduire-a-plusieurs-collaborative-translation/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/btl.139" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/pubblicazione.html?item=9788825509601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652931v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Galchen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029862v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bront&#235;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029928v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029893v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030518v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Piper" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arja Kajermo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stafford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Walsh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Butler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rose Etter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kosofsky Sedgwick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030042v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ormond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Kilmurray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030674v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tuten" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030662v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030652v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea von Hantelmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029998v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breece D'J Pancake" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Loewenberg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Porter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nehamas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Krauss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Crossan et al" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029989v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029962v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029969v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029966v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029981v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Graves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rozenker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022099v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmore Schwartz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Symons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>