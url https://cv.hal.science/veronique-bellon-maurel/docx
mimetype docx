--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -97,21533 +97,24277 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in design processes in agroecosystem living labs</w:t>
+                <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg [Introduction générale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp.11-13, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228449v1</w:t>
+                <w:t xml:space="preserve">hal-05561219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’émergence de nouveaux modèles de numérique en agriculture : vers un numérique agricole accessible et responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Zind</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+                <w:t xml:space="preserve">Florent Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05525003v1</w:t>
+              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp.191-202, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OccitAnum, an archipelago living-lab to evaluate and co-design digital technologies as enablers of the agroecological transition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg [Conclusion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05240478v1</w:t>
+              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp.203-206, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting humanity: Exploring the human-centred effects of digitalization in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penser le numérique pour une agriculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Florez</w:t>
+                <w:t xml:space="preserve">Christian Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gauche</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Conférence de l’Association Information et Management (AIM) : Travailler avec l'IA ou malgré l'IA ?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04607387v1</w:t>
+              <w:t xml:space="preserve">"Ressources" n°3, la revue INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp.12-43, 2023, 2804-7559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/WCER-XF06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés d’un ergonome et d’une agro-technologue sur les processus d’innovation dans un agroliving-lab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les défis de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Edition de la Fabrique de l'Ergonomie : Le travail à l'épreuve des transitionS</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.120-143, 2022, Livre blanc INRIA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714562v1</w:t>
+                <w:t xml:space="preserve">hal-03609537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the environmental impacts of digital tools in agriculture and food supply chain: a state of the art</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Digital technology and agroecology: opportunities to explore, challenges to overcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conferene on Life Cycle Management</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04638509v1</w:t>
+              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.76-97, 2022, White book INRIA, 978-2-7261-1310-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital routes to sustainability in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bruère</w:t>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation Futures 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04843083v1</w:t>
+              <w:t xml:space="preserve">INRAE 's Ressources 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, pp.64-95, 2022, 2804-7559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/EYH6-2E33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The french INRIA- INRAE White Book “Agriculture and digital technologies” - Coupling digitalization and agroecology to design more sustainable and resilient food systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Foundations and state of play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NARO 2022 - 2. International Symposium on Food and Health “Global Food Security and Human Health -Toward Transforming the Food System with Advanced Technology-”</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03900024v1</w:t>
+              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving Beer-Lambert law absorbance of highly scattering materials by combining light polarization spectroscopy and the representative layer theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fondements et état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bendoula</w:t>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Roger</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International conference on Near Infrared Spectroscopy (NIR 2015)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02602019v1</w:t>
+              <w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new optical method coupling light polarization and Vis-NIR spectroscopy to improve the measured absorbance signal’s quality of soil samples.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Numérique et agro­écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02599860v1</w:t>
+              <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-105, 2022, Livre blanc INRIA, 978-2-7261-1310-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining territory-oriented LCA and GIS to provide an environmental baseline of a French Mediterranean land case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 19th LCA Case study symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02600048v1</w:t>
+              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the LCA framework to support land use planning policies</w:t>
+                <w:t xml:space="preserve">Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Roux</w:t>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Junqua</w:t>
+                <w:t xml:space="preserve">Emmanuel Prados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+                <w:t xml:space="preserve">Grégoire Chambaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02600047v1</w:t>
+              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, White book (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Agriculture and Digital technology, ISBN 978-2-7261-1310-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609504v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of NIRS in the development, qualification and certification of coffee Bourbon pointu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'équation technologique et numérique en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bournigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Davrieux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Near Infrared Spectroscopy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01193234v1</w:t>
+              <w:t xml:space="preserve">Le Déméter 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIS éditions, 2019, 978-2-7460-0558-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation environnementale de territoires: apports, limites et adaptation du cadre méthodologique de l'Analyse du Cycle de Vie</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Major issues of diffuse reflectance NIR spectroscopy in the specific context of soil carbon content estimation: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Donald L. Sparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Interdisciplinaire sur l’Écologie Industrielle et Territoriale</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00811194v1</w:t>
+              <w:t xml:space="preserve">Advances in Agronomy, vol 123</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Press, pp.145-175, 2014, 978-0-12-420225-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA application in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+                <w:t xml:space="preserve">NIR hyperspectral imaging for food and agricultural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Rédactrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bessou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Workshop on "LCA AGRI-FOOD ASIA INITIATIVE"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">cirad-00771614v1</w:t>
+              <w:t xml:space="preserve">Infrared and raman spectroscopic imaging: second, completely revised and updated edition, Reiner Salzer and Heinz W. Siesler ed.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. Salzer and H. W. Siesler, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.36, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment at the regional scale: innovative insights based on the systems approach used for uncertainty characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GrapeMilDeWS : A formally designed integrated pest management decision process against grapevine powdery and downy mildews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Pradeleix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Roux</w:t>
+                <w:t xml:space="preserve">Michel Clerjeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Philippon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ième congrès international sur l’Analyse de Cycle de Vie dans le secteur agro-alimentaire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00765178v1</w:t>
+              <w:t xml:space="preserve">Decision support systems in agriculture, food and the environment: Trends, applications and advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGI Global</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-1-61520-881-4 978-1-61520-882-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-61520-881-4.ch012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing the effect of soil moisture from NIR diffuse reflectance spectra for prediction of soil carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.B. Mcbratney</w:t>
+                <w:t xml:space="preserve">Near-Infrared Hyperspectral Imaging in Food and Agricultural Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budiman Minasny</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. W. Siesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workgroup on Proximal Soil Sensing</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02595808v1</w:t>
+              <w:t xml:space="preserve">Infrared and Raman Spectroscopic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.259-294, 2009, 9783527628230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527628230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha-Lucia Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Quae, pp.224, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast prediction of the hydrogen potential of solid waste by Near Infrared Spectroscopy</w:t>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">hal-02753972v1</w:t>
+                <w:t xml:space="preserve">Agriculture and Digital Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.1-185, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/wmkb-ty56-en⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast prediction of the methane potential of solid waste by Near Infrared Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Agriculture et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02756225v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA, pp.1-195, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/wmkb-ty56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revolutionary device for predicting grape maturity based on NIR spectrometry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Sardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irstea, pp.70, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barbe</w:t>
-[...5790 lines deleted...]
-                <w:t xml:space="preserve">hal-02577078v1</w:t>
+                <w:t xml:space="preserve">hal-02597378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer-centric On-Farm Experimentation: digital tools for a scalable transformative pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (2), pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-025-01011-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the environmental impacts of digital agriculture: early findings from three contrasting life cycle assessment case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Valloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11367-025-02531-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of digitalisation in agriculture: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 472, pp.143369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital agriculture in Europe and in France: which organisations can boost adoption levels?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Lachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop and Pasture Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74 (CP22065), pp.573-585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/CP22065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel life cycle assessment to evaluate prospective agricultural development scenarios in a semi-arid irrigated region of Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Pradeleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 212, pp.103766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Farm Experimentation to transform global agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Mcnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Gale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (1), pp.11-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43016-021-00424-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in the Robustness of Mid-Infrared Spectroscopy Models against Chemical Interferences: Application to Monitoring of Anaerobic Digestion Processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Deepening the territorial Life Cycle Assessment approach with partial equilibrium modelling : First insights from an application to a wood energy incentive in a French region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beaussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AppliedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/appliedchem2020008⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2021.106024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04989424v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel environmental assessment of regional farming activities with Life Cycle Assessment: Tackling data scarcity and farm diversity with Life Cycle Inventories based on Agrarian System Diagnosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Improvements in the Robustness of Mid-Infrared Spectroscopy Models against Chemical Interferences: Application to Monitoring of Anaerobic Digestion Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magida Zeaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103328⟩</w:t>
+              <w:t xml:space="preserve">AppliedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.117-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/appliedchem2020008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03469680v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique, accompagner le changement de la fourche à la fourchette [Introduction]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">L’agriculture numérique : les nouvelles technologiques numériques peuvent-elles accélérer la transformation profonde des systèmes alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19, pp.5-7</w:t>
+              <w:t xml:space="preserve">, 2022, 20, pp.6-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773317v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture numérique : les nouvelles technologiques numériques peuvent-elles accélérer la transformation profonde des systèmes alimentaires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multilevel environmental assessment of regional farming activities with Life Cycle Assessment: Tackling data scarcity and farm diversity with Life Cycle Inventories based on Agrarian System Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Pradeleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.103328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938476v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepening the territorial Life Cycle Assessment approach with partial equilibrium modelling : First insights from an application to a wood energy incentive in a French region</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Le numérique, accompagner le changement de la fourche à la fourchette [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.5-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604731v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ApeX-Vigne: experiences in monitoring vine water status from within-field to regional scales using crowdsourcing data from a free mobile phone application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (2), pp.608-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-021-09797-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique : levier de l’agriculture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Cercle des Économistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing environmental impacts of groundwater irrigation using the life cycle assessment method: application to a Tunisian arid region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Pradeleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation and Drainage Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69 (S1), pp.117-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ird.2241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture numérique, une (r)évolution en marche dans les territoires ? Avant-propos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Coupling economic models and environmental assessment methods to support regional policies : A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beaussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Huyghe</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.3.01⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.408-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02373921v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling economic models and environmental assessment methods to support regional policies : A critical review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Agriculture numérique, une (r)évolution en marche dans les territoires ? Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.01.020⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.3.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02021423v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données à partager, valeurs à créer dans l’économie numérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Huyghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/R84IA5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting agricultural equipment and digital technologies at the cutting edge of agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Huyghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (3), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl/2017028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing and pooling resources in common infrastructures is essential to accelerate research and diffusion of digital innovations in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38, pp.55-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of forecasting scenarios for urban water management: a first implementation of the WaLA model on Paris suburban area</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A new optical method coupling light polarization and Vis-NIR spectroscopy to improve the measurement of soil carbon content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.008⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 155, pp.461-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2015.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603028v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WaLA, a versatile model for the life cycle assessment of urban water systems: formalism and framework for a modular approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88, pp.69-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2015.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new optical method coupling light polarization and Vis-NIR spectroscopy to improve the measurement of soil carbon content</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment of forecasting scenarios for urban water management: a first implementation of the WaLA model on Paris suburban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guérin Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2015.06.003⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.128-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254732v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage, mutualisation et mise en commun : des dispositifs indispensables pour accélérer la recherche et la diffusion des innovations numériques en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the chemical content prediction of a modelpowder system by reducing multiple scattering usingpolarized light spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (1), pp.95-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1366/14-07539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of contrasted groundwater pumping systems assessed by life cycle assessment methodology: contribution to the water–energy Nexus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Pradeleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Lili Chabaâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation and Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.124-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining linear polarization spectroscopy and the Representative Layer Theory to measure Beer-Lambert's Law absorbance of highly scattering materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 853, pp.486-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2014.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Impacts of Contrasted Groundwater Pumping Systems Assessed by Life Cycle Assessment Methodology: Contribution to the Water-Energy Nexus Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Pradeleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bochra Jaouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Lili-Chabaane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation and Drainage Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (1), pp.124 - 138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ird.1865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamlining life cycle inventory data generation in agriculture using traceability data and information and communication technologies: part II. Application to viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clermidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Frizarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87, pp.119-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.09.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessments of urban water systems: a comparative analysis of selected peer-reviewed literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67, pp.187-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2014.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an adapted LCA framework to environmental assessment of a territory: important learning points from a French Mediterranean case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80, pp.17-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative environmental and energy profiles of potential bioenergy production chains in Southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gonzalez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clermidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76, pp.42-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamlining life cycle inventory data generation in agriculture using traceability data and information and communication technologies - Part I: Concepts and technical basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Short</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M. Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69, pp.60-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.01.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What scientific issues in life cycle assessment applied to waste and biomass valorization? Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.377-383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-012-9189-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the LCA framework to environmental assessment in land planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (8), pp.1533-1548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11367-013-0588-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Water Deprivation at the Sub-river Basin Scale in LCA Integrating Downstream Cascade Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Nunez Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (24), pp.14242-14249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es403056x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'application de l'analyse de cycle de vie (ACV) aux systèmes biotechniques complexes : quels fronts de science ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Applicability of Vis-NIR hyperspectral imaging for monitoring wood moisture content (MC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kobori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (3), pp.307-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2012-0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643972v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of Vis-NIR hyperspectral imaging for monitoring wood moisture content (MC)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L'application de l'analyse de cycle de vie (ACV) aux systèmes biotechniques complexes : quels fronts de science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chaix</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66, pp.35-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597638v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of a territory: an overview of existing tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 212, pp.213-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse du cycle de vie : une méthode exhaustive pour évaluer l’impact environnemental des itinéraires techniques en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clermidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 255, pp.474-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'application de l'analyse de cycle de vie (ACV) aux systèmes biotechniques complexes: quels fronts de science ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66, pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing the effect of soil moisture from NIR diffuse reflectance spectra for the prediction of soil organic carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Mcbratney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 167 - 168, p. 118 - p. 124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First step towards a fast analytical method for the determination of biochemical methane potential of solid wastes by near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (3), p. 2280 - p. 2288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared (NIR) and mid-infrared (MIR) spectroscopic techniques for assessing the amount of carbon stock in soils e Critical review and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (7), pp.1398-1410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of soil attributes by NIR spectroscopy. A critical review of chemometric indicators commonly used for assessing the quality of the prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Alternative methods for determining anaerobic biodegradability: A review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2010.05.006⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (4), pp.431-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593648v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative methods for determining anaerobic biodegradability: A review.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Prediction of soil attributes by NIR spectroscopy. A critical review of chemometric indicators commonly used for assessing the quality of the prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fernandez-Ahumada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Palagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.11.018⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (9), pp.1073-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2010.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666280v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection spatiale et aéroportée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the transfer of near infrared prediction models by orthogonal methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Igne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Hurburgh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 99 (1), p. 57 - p. 65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemolab.2009.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une stratégie de segmentation d'images hyperspectrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (2), pp.161-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral images segmentation: a proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (2), pp.161-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00532738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral Imaging System Calibration using Image Translations and Fourier Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (4), pp.371-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1255/jnirs.809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00324435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageng 2008. Pulvérisation modulée utilisant mesures et tic, biomasse-énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Rudnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Note de veille CETIM Machinisme agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of powdery midiou in grapevine using remotely-sensed UV-induced fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (6), p. 1707 - p. 1724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01431160701395245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cemagref ou la conjonction des hautes technologies et du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magazine de l'URIS-LR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive tests on the prediction of apple fruit flesh firmness and soluble solids content on tree and in shelf life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Landahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 77 (2), pp.254-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining vitreousness of durem wheat kernel using near infrared hyperspectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Campan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (4), pp.231-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining vitreousness of durum wheat kernels using near infrared hyperspectral imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">What can a focal plane array detector do for you ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 14 (4), pp.231-239</w:t>
+              <w:t xml:space="preserve">NIR news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (6), pp.16-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660190v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can a focal plane array detector do for you ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Determining vitreousness of durum wheat kernels using near infrared hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gorretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Campan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIR news</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17 (6), pp.16-16</w:t>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (4), pp.231-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588213v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least-squares support vector machines modelization for time-resolved spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abrahamsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (33), p. 7091 - p. 7097</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of models developed by multivariate calibration. Part II: The influence of pre-processing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zeaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (5), pp.437-445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trac.2004.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating from highly multivariate data by Focal Eigen Function Discriminant Analysis ; Application to NIR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Palagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79 (1-2), pp.31-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemolab.2005.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic orthogonal projection. A new method to maintain the on-line robustness of multivariate calibrations. Application to NIR-based monitoring of wine fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zeaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 80 (2), pp.227-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemolab.2005.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MADSTRESS: A linear approach for evaluating scattering and absorption coefficients of samples measured using time-resolved spectroscopy in reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abrahamsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andersson Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 59 (10), p. 1229 - p. 1235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1366/000370205774430828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of the temperature effect on near infrared calibration-application to soluble solid content prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12, pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of models developed by multivariate calibration. Part I: The assessment of robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zeaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (2), pp.157-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0165-9936(04)00307-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of LS-SVM to non-linear phenomena in NIR spectroscopy: development of a robust and portable sensor for acidity prediction in grapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cogdill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 71 (2), p. 141 - p. 150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemolab.2004.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of aroma, FT-IR and UV sensor data based on the Bayesian inference. Application to the discrimination of white grape varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 65, pp.209-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-7439(02)00111-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPO-PLS external parameter orthogonalisation of PLS application to temperature-independent measurement of sugar content of intact fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 66 (2), p. 191 - p. 204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-7439(03)00051-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie optique pour caractériser l`état physiologique de plantes : quelques exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, spécial Technologies pour les agrosystèmes durables, pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of models based on NIR spectra for sugar content prediction in apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hernandez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lurol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 11, pp.97-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authenticating white grape must variety with classification models based on aroma sensors, FT-IR and UV spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 60 (4), pp.407-419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0260-8774(03)00064-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensors and measurements in solid state fermentation: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Orliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38, pp.881-896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0032-9592(02)00093-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et Agro-alimentaire : Technologies de l'information pour garantir la qualité des produits et le respect de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 10, supp. 1, pp.62-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1240-1307(02)80135-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern analysis techniques to process fermentation curves: Application to discrimination of enological alcoholic fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 79 (7), pp.804-815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bit.10338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design modifications to a remote biological and chemical luminescence analyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Issert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dusserre Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rougeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 80 (1), pp.17-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jaer.2001.0707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new test method for determining biodegradation of plastic material under controlled aerobic conditions in a soil-simulation solid environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9 (1), pp.39-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1016044504688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'optique dans l'industrie agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique et photonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic biodegradation of polymers in solid state conditions: a review of environmental and physicochemical parameter settings in laboratory simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Using genetic algorithms to select wavelengths in near-infrared spectra: application to sugar content prediction in cherries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 54 (9), pp.1313-1320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02580682v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genetic algorithms to select wavelengths in near-infrared spectra: application to sugar content prediction in cherries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Aerobic biodegradation of polymers in solid state conditions: a review of environmental and physicochemical parameter settings in laboratory simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8 (4), pp.183-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1015297727244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579618v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated test for measuring polymer biodegradabation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modèle de prédiction de la dégradation des matériaux polymères en milieu réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Feuilloley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21, p. 41 - p. 49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02579911v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de prédiction de la dégradation des matériaux polymères en milieu réel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">An automated test for measuring polymer biodegradabation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dusserre Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Silvestre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41, pp.645-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(99)00491-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464035v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'un système automatisé de mesure de la biodégradabilité des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dusserre Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Mirabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 23, p. 61 - p. 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of material biodegradability in real conditions: development of a burial test and an analysis methodology based on numerical vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Polymer Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 7 (3), pp.157-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation du contrôle qualité des fruits et légumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHM Revue Horticole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 408, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling easily biodegradability of materials in liquid medium-relationship between structure and biodegradablility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Polymer Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 7 (3), pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for sensor fusion design: application to fruit quality assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 74, pp.21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of polyclonal antibodies towards the immunodetection of insecticide phosalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Issert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 17, pp.377-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of electronic nose measurements. Part II : influence of experimental parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Forsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39, pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'attendre de la technologie en termes de contrôle de la qualité des fruits et légumes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruit Belge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 476, pp.186-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de désalcoolisation en vue de la discrimination de boissons alcoolisées par capteurs d'arômes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les capteurs disent tout ... ou presque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 18, pp.459-470</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 987, pp.65-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577828v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les capteurs disent tout ... ou presque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Techniques de désalcoolisation en vue de la discrimination de boissons alcoolisées par capteurs d'arômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 987, pp.65-71</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18, pp.459-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577833v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building and preprocessing of image data using indices of representativeness and classification applied to granular product characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 11, pp.469-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard methods for testing the aerobic biodegradation of polymeric materials : review and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calmon Decriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in polymer science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 135, pp.207-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nez artificiels hument le vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 88, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of electronic nose measurements. Part I : Methodology of output feature selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Forsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 37, pp.207-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building and pre-processing of image data using indices of representativeness and classification, applied to granular product characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11, pp.469-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles méthodes d'analyse rapide pour le contrôle des résidus de pesticides : immunoessais et biocapteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Issert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 17, pp.131-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of granular product using high level fusion of vision features</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evaluation objective de la biodégradabilté des agro-matériaux : instrumentation de laboratoire et tests insitu. Naissance du Comité Français pour la Biodégradabilité (COBIO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gaset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 68, pp.115-124</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4 (5), pp.328-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577240v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation objective de la biodégradabilté des agro-matériaux : instrumentation de laboratoire et tests insitu. Naissance du Comité Français pour la Biodégradabilité (COBIO)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Classification of granular product using high level fusion of vision features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 4 (5), pp.328-330</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 68, pp.115-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577824v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la qualité des fruits et légumes : des besoins en capteurs reproductibles, robustes et peu coûteux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Characterization of mill products by analysis of in-flow digitalized images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guizard</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin PROCAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27, pp.311-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0260-8774(95)00013-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574218v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pesticides sous haute surveillance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sensors for fruit firmness assessment: comparaison and fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Garcia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Barreiro Elorza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysan du Midi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, jeudi 1er août 1996, pp.1</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 64 (1), pp.15-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577238v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of mill products by analysis of in flow digitalized images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mesurer la qualité des fruits et légumes : des besoins en capteurs reproductibles, robustes et peu coûteux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Abecassis</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 27, pp.311-322</w:t>
+              <w:t xml:space="preserve">Bulletin PROCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 26, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574101v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mill products by analysis of in-flow digitalized images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Characterisation of mill products by analysis of in flow digitalized images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 27, pp.311-322. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 27, pp.311-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02692106v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensors for fruit firmness assessment: comparaison and fusion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les pesticides sous haute surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Issert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 64 (1), pp.15-28</w:t>
+              <w:t xml:space="preserve">Paysan du Midi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, jeudi 1er août 1996, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574215v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of individual sugars during starch hydrolysis by FT-IR-ATR spectrometry. Part II: influence of external factors and wavelenght parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goffinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 49 (5), pp.563-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of individual sugars during starch hydrolysis by FT-IR-ATR spectrometry. Part I: multivariate calibration study, repeatibility and reproductibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goffinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 49 (5), pp.556-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility and performances of a new, multiplexed fast an low-cost fiber-optic NIR spectrometer for the on-line measurement of sugar in fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 47 (7), pp.1079-1083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation control using ATR and an FT-IR spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 12, pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis for in flow measurement of particle size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sevila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 3 (2), pp.84-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges in design processes in agroecosystem living labs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OccitAnum, an archipelago living-lab to evaluate and co-design digital technologies as enablers of the agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merieux Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fort Marie-Agnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.335-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considering farmers’ needs in agroliving labs : a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Broin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Forum on Agroecosystem Living Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Agriculture and agri-Food Canada, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvesting humanity: Exploring the human-centred effects of digitalization in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29. Conférence de l’Association Information et Management (AIM) : Travailler avec l'IA ou malgré l'IA ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Grande-Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés d’un ergonome et d’une agro-technologue sur les processus d’innovation dans un agroliving-lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Edition de la Fabrique de l'Ergonomie : Le travail à l'épreuve des transitionS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRTD Cnam, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the environmental impacts of digital tools in agriculture and food supply chain: a state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. International Conferene on Life Cycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adaptation Futures 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agriculture and Agrifood Canada (AAFC) and INRAE (France), Oct 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The french INRIA- INRAE White Book “Agriculture and digital technologies” - Coupling digitalization and agroecology to design more sustainable and resilient food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NARO 2022 - 2. International Symposium on Food and Health “Global Food Security and Human Health -Toward Transforming the Food System with Advanced Technology-”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrieving Beer-Lambert law absorbance of highly scattering materials by combining light polarization spectroscopy and the representative layer theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. International conference on Near Infrared Spectroscopy (NIR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Foz do Iguaçu, Brazil. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new optical method coupling light polarization and Vis-NIR spectroscopy to improve the measured absorbance signal’s quality of soil samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining territory-oriented LCA and GIS to provide an environmental baseline of a French Mediterranean land case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC Europe 19th LCA Case study symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rome, Italy. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of the LCA framework to support land use planning policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation environnementale de territoires: apports, limites et adaptation du cadre méthodologique de l'Analyse du Cycle de Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Interdisciplinaire sur l’Écologie Industrielle et Territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Troyes, France. p. - p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of NIRS in the development, qualification and certification of coffee Bourbon pointu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Davrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cape Town, South Africa. pp.386--391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LCA application in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Workshop on "LCA AGRI-FOOD ASIA INITIATIVE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00771614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life Cycle Assessment at the regional scale: innovative insights based on the systems approach used for uncertainty characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Pradeleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ième congrès international sur l’Analyse de Cycle de Vie dans le secteur agro-alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. p. 472 - p. 477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Removing the effect of soil moisture from NIR diffuse reflectance spectra for prediction of soil carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second Workgroup on Proximal Soil Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montréal, Canada. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast prediction of the hydrogen potential of solid waste by Near Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast prediction of the methane potential of solid waste by Near Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A revolutionary device for predicting grape maturity based on NIR spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Geraudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gialis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FRUTIC 09, 8th Fruit Nut and Vegetable Production Engineering Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Concepcion, Chile. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedded ICT technology on sprayers in order to reduce water pollution; the Aware project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Rudnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FRUTIC 09, 8th Fruit Nut and Vegetable Production Engineering Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Concepcion, Chile. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of Biochemical Methane Potential (BMP) of Municipal Solid Wastes and understanding of their biodegradability by Near Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.669-671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir spectrometry and imaging: what's new in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 25th Japanese NIR Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Nagoya, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of Biochemical Methane Potential (BMP) of Municipal Solid Wastes and understanding of their biodegradability by Near Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filtrage des effets diffusifs de la biomasse pour le suivi en ligne de bioprocédés par spectrométrie proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Mesure et de la Métrologie - J2M2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing pesticide-related water pollution by improving crop protection practices: The use of embedded ICT technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Rudnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AgEng 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hersonissos, Greece. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatially resolved spectroscopy for complex biological matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OSC2008, Cannes, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing pesticide-related water pollution by improving crop protection practices: the use of embedded ICT technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Rudnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th IWRA World Water Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A chemometric approach to minimise the diffusive effect of the biomass when using near infrared spectroscopic measurements for the monitoring of bioprocesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Chemometrics in Analytical Chemistry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montpellier, France. p. - p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodology for assesment of drift from radial sprayers in vineyard applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FRUTIC 2005 Information and technology for sustainable fruit and vegetable production, Montpellier, 12-16 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, ?, France. pp.661-668</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-destructive tests on the prediction of apple fruit flesh firmness and SSC at the tree and in shelf life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Landahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2004 CIGR International Conference, Beijing, CHN, 11-14 October 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact efficiency for droplets sprayed within a canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576198v1</w:t>
+                <w:t xml:space="preserve">M. Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ageng'2004 Conference "Engineering the Future", Leuven, BEL, 12-16 September 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new respirometric test method simulating soil conditions for determining biopolymer biodegradation and for recovering residue and biodegradation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium "Biodegradable Materials and Natural Fibre Composites in Agriculture and Horticulture", Hanovre, DEU, 2-4 June 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Germany. pp.112-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical sensors to characterize food quality &amp;quot;- ASTEQ and GLOVE projects in a nutshell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux capteurs pour la maîtrise de la qualité des produits agro-alimentaires - Etat de la Recherche Européenne Conférence invitée PEA CRITT, IPA, Paris, 22 novembre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GLOVE: an instrumented glove to non destructively and rapidly assess fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fruit Nut and Vegetable Production Engineering 6th International Symposium, Potsdam, DEU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Germany. pp.597-602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological classification of table grape bunches by machine vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Peleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International symposium on fruit nut and vegetable production engineering, Potsdam, DEU, 11-14 September 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Germany. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving sugar content prediction in fruits by applying genetic algorithms to near infrared spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crochon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NIR 99 9th international conference, Verona, ITA, 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Italy. pp.225-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un système automatisé de mesure de la biodégradabilité des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dusserre Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux biodégradables et environnement, Paris, 5-6 mai 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.60-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodégradabilité des matériaux plastiques en vue du paillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plastiques et horticulture, Avignon, 13 avril 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.96-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle de prédiction de la dégradation en milieu réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux biodégradables et environnement, Paris, 5-6 mai 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.95-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near infrared imaging: new hardware opens new opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Flores Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NIR 99 9th international conference, Verona, ITA, 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Italy. pp.159-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des boulanges par analyse d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compiègne 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In flow milling product characterisation by image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on process engineering of cereals, Montpellier, 8 octobre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time nir sensor to sort fruit and vegetables according to their sugar content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dusserre Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ranou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensoral 98 Colloque international sur les capteurs de la qualité des produits agro-alimentaires, Montpellier, 24-27 février 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.533-541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodology for SnO2-gas sensor selection using stepwise multivariate analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensoral 98 Colloque international sur les capteurs de la qualité des produits agro-alimentaires, Montpellier, 24-27 février 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.371-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling biopolymer degradation in liquid medium fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les colloques de l'INRA. Workshop on Biopolymer Science. Food and Non Food Applications. Montpellier 28-30 Septembre 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les capteurs opto-électroniques et l'agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de presse "Potentialités de développement de l'opto-photonique dans les secteurs industriels", Paris, 24 juin 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A methodology for sensor fusion design: application to fruit quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sevila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensoral 98 Colloque international sur les capteurs de la qualité des produits agro-alimentaires, Montpellier, 24-27 février 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.619-634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An on-line near infrared system to sort fruits according to sugar content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dusserre Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensoral 98 Colloque international sur les capteurs de la qualité des produits agro-alimentaires, Montpellier, 24-27 février 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bénéfices environnementaux des matériaux issus de ressources renouvelables : une revue des méthodes pour tester la biodégradabilité des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gaset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st ERMA European Renewable Raw Material Association Conference : " Agriculture : source of raw material for Industry ". European Parliament, Bruxelles, BEL, 27 Mars 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Belgique. pp.35-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation objective de la biodégradabilité des agromatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gaset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRICE agriculture pour la chimie et l'énergie, Paris 22- 23 avril 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, France. pp.143-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible real-time sensor fusion for peach quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Molto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Fruit Nut and Vegetable Production Engineering.5, Davis, USA, 3-10 September 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, United States. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusion de capteurs en temps réel et flexible pour l'appréciation de la qualité des pêches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Molto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Fruit, Nut and Vegetable Production Engineering.5, Davis, USA, sept. 3-10 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, États-Unis. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time NIR sensors to sort fruit and vegetables according to their sugar content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dusserre Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Fruit Nut and Vegetable Production Engineering.5, Davis, USA, 3-10 September 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, United States. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NIR applications for food and agricultural product quality evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dusserre Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality evaluation of agricultural products and foods using non destructive techniques, Séoul, KOR, 16 November 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, South Korea. pp.87-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodology and instrumentation for contaminant detection in wines, fruits and vegetables using bio et chemiluminescence (BCL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Issert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dusserre Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonicel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGENG 96 international conference on agricultural engineering, Madrid, ESP, 23-26 September 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Spain. pp.905-906</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NIR Fast Spectrometer for fruit internal quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Harvest and postharvest technologies for fresh fruits and vegetables, Guanajuato, MEX, 20-24 February 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Mexico. pp.471-476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NIR Fast Spectrometer for fruit internal quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Harwest and Postharwest Technologies for Fresh Fruits and Vegetables International Conference Guanajuato, EX, 20-24 February 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Mexico. pp.471-476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FIT-IR-ATR spectometer as at-line sugar sensor in enzymatic hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAPPT 95. 1, IFAC-CIGR-EURAGENG-ISH Workshop on Control Applications in Post-Harvest and Processing Technology, Ostend, BEL, 1-2 June 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Belgium. pp.247-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameras for Near Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Near Infrared Spectroscopy.7. Near Infrared Spectroscopy : the future waves, Montréal, CAN, 6-11 August 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Canada. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FT-IR-ATR spectrometer as at-line sugar sensor in enzymatic hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-CIGR-EURAGENG-ISH workshop on control applications in post-harvest and processing technology, Ostend, BEL, 1-2 June 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Belgium. pp.247-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodology and instrumentation for contaminant detection in wines, fruits and vegetables using bio chimiluminescence (BCL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Issert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dusserre Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gouteyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAPPT'95 IFAC-CIGR-EURAGENG-ISHS workshop on control applications in post-harvest and processing technology, Ostend, BEL, 1-2 June 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Belgium. pp.163-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensor fusion for quality control of agricultural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-IFIP-EURAGENG 2 worshop on artificial intelligence in agriculture, Wageningen, NLD, 29-31 May 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Netherlands. pp.255-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of a non destructive system for on-line infrared measurement of fruit internal quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International symposium on fruit nut and vegetable production engeneering 5, Valencia Zaragoza, ESP, 22-26 March 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Spain. pp.317-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process control in sugar industry by FR-IR spectrometer coupled with an ATR accessory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACOFOP symposium 3 automatic control of food and biological processes, Paris, 25-26 Octobre 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, France. pp.11-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthologie et instrumentation pour la détection des pesticides dans les fruits et légumes par bio et chimi luminescence (BCL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Issert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dusserre Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Biotechnologies Eurorégion. 4, Toulouse, 8-9 novembre 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, France. pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial intelligence applied to horticultural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque France Israël, Paris, mai 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faibles pertes dans la liaison optique vers un luminomètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dusserre Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Issert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bonicel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACOFOP symposium 3 automatic control of food and biological processes, Paris, 25-26 Octobre 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, France. pp.59-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensors and instrumentation for the aquaculture production and products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Feuga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bordeaux Aquaculture 94, Bordeaux, 23-25 mars 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, France. pp.121-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensor and instrumentation for the aquaculture production and products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Muller Feuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measures for success : metrology and instrumentation in aquaculture management, Bordeaux, 23-25 mars 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, France. pp.121-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vision industrielle dans les industries agro-alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISARA-ICPI Journée technique : le contrôle qualité dans les industries agro-alimentaires par vision industrielle, Lyon, 7 avril 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, France. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FT-IR/ATR Spectrometry for the quantification of glucose polymers in industrial mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FPAC III Conference. 3, Food Processing Automation, Orlando, USA, 9-12 February 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, United States. pp.537-546</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation des modèles en génie des procédés, les réseaux de neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LIMPM, Université Paris-Nord, 17 mars 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, France. pp.9-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FT-IR-ATR Spectrometry for the quantification of glucose polymers in industrial mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FPAC III Conference 3 food processing automation, Orlando, USA, 9-12 February 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, United States. pp.537-546</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-harvest management of fruit and vegetables quality : state of art and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia Internacional de Mecanization Agraria. 25, Zaragoza, ESP, 24-26 mars 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Spain. pp.63-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Agriculture Newsletter, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Lucia Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Agriculture Newsletter, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Lucia Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lartia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Agriculture Newsletter, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Lucia Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Lartia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrages en débat : saison brune de Philippe Squarzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradable polymers in agricultural applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Bewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodegradable polymers in industrial applications, R. Smith (Ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.494-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs d'arômes : mythes et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oenologie : fondements scientifiques et technologiques, FLANZY C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.278-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21633,401 +24377,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of a Low-Cost Self-Built NDVI Sensor as a Decision-Support tool for managing Cover Crop in Viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Barcelona, Spain. Universitat Politècnica de Catalunya, 1, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5821/ebook-9791387613570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the environmental footprint of digital agriculture : research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing the functional unit of an emerging technology: the case of digital tools in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22037,3894 +24781,1709 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité 2023 - Version publique _ Institut Convergences Agriculture Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Lucia Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité 2024 - Version publique _ Institut Convergences Agriculture Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Lucia Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité 2022 - Version publique _ Institut Convergences Agriculture Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Lucia Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité 2021 - Version publique _ Institut Convergences Agriculture Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Lucia Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité 2020 - Version publique _ Institut Convergences Agriculture Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité 2019 - Version publique _ Institut Convergences Agriculture Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCA In-field Nir Spectroscopy for Carbon Accounting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Australian Centre of Precision Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Institut de Recherche pour le Développement (IRD); University of Sydney. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation environnementale d'un territoire. Une synthèse des méthodes et outils disponibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des débris de noyaux sur oreillons de pêches par vision multispectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vaissieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des débris de noyaux par vision multispectrale : bilan des essais convention de recherche Cemagref-CTCPA mars 1999 - mars 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edited SHIVA Final Report: Integrated System for handling, Inspection and Packing of Fruits and Vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Navarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1998, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de présentation du programme SENSORAL &amp;quot;Mesures et contrôle rapide de la qualité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hossenlopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1996, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578320v1</w:t>
-              </w:r>
-[...2183 lines deleted...]
-                <w:t xml:space="preserve">hal-02597378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 1st International Conference on Farmer-centric on-farm experimentation (OFE2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFE2021 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France. 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/NP12-JB28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picking up Good Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Near Infrared Spectroscopy (NIR-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, La Grande Motte, France. 251 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action Group Meeting 3rd, Assisi (ITA), 12-14 June 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Action Group Meeting, Assisi, ITA, 12-14 June 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Italy. pp.16, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux biodégradables et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref Editions, pp.274, 2000, Coll. Actes de colloque, 2-85362-546-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensoral 98 International workshop on sensing quality of agricultural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref Editions, pp.634, 1998, 2-85362-499-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25934,147 +26493,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METANIR (Base Spectres Nir Bmp Omr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26084,363 +26643,363 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectromètre optique, en particulier spectromète optique autonome et portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Gialis J.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2949861. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé d'analyse d'échantillon biologique par spectroscopie résolue spatialement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2899972 - WO2007119005. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et installation pour la mesure de la teneur, notamment en sucre, de fruits et légumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2775345. 1998, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId585"/>
+      <w:footerReference w:type="default" r:id="rId596"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26587,51 +27146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieux Claire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort Marie-Agnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Huck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Combeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junqua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00771614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pradeleix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Philippon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Mcbratney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesteur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmei Guo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756225v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geraudie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ferrandis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gialis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Rudnicki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douchin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753976v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zude" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herold" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landahl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silvestre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feuilloley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crochon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stora" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peleg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovelon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lablee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusserre Bresson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calmon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Steinmetz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flores Porras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abecassis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577464v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grenier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577519v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577587v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fayolle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577825v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mesbahi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603345v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rannou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Issert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonicel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581934v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vigneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603339v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goffinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574069v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582017v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gouteyron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603327v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581936v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577058v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577101v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonicel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fatou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feuga" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574957v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577068v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller Feuga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603330v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574871v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578142v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Lacoste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cook" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01011-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303160v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02531-x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844050v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143369" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP22065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103766" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561967v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcnee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ingram" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-00424-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989424v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magida Zeaiter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Latrille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gras" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/appliedchem2020008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469680v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103328" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773317v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.106024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959134v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2241" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373921v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huyghe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.01" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021423v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.01.020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953365v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/R84IA5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609600v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603028v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin Schneider" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601922v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.09.034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254732v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.06.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609350v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tisseyre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Tisseyre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152872v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/14-07539" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601352v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600357v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.10.014" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404500v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Jaouani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1865" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70KXHL04-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469261v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peters" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clermidy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frizarin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sinfort" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.09.095" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600220v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.08.048" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZG49DHL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600046v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.059" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0JX3FM1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601049v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Dias" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoist" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.04.022" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT76BX0T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601056v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Short" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Peters" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.01.079" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCT10XD4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148586v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9189-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598541v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0588-y" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506315v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Nunez Pineda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es403056x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643972v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597638v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kobori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2012-0054" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597370v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.07.024" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCWNGFQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599677v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597081v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lardon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648248v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.09.008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583616v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.10.044" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595382v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593648v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fernandez-Ahumada" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palagos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcbratney" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.05.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666280v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.11.018" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C24WFX85-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663902v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455551v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Igne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Roger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Hurburgh" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2009.07.007" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591969v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00532738v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324435v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lelong" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.809" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590972v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tinet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575800v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Belanger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartolaro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701395245" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589303v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589304v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.06.027" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1XKHS15-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589070v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Campan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660190v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588213v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451705v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abrahamsson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586307v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeaiter" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2004.11.023" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586589v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2005.03.006" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGCLNFN0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587614v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2005.06.011" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ852WMT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493894v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson Engels" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370205774430828" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583536v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582972v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Rutledge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-9936(04)00307-3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450846v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cogdill" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2004.01.003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581381v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7439(02)00111-9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXG1VXGM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464022v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7439(03)00051-0" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582984v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581640v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lurol" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581846v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(03)00064-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GRMRS9N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581369v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Orliac" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-9592(02)00093-6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6DH0FLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580533v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(02)80135-2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581372v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sablayrolles" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.10338" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C018B40EAE491B6E65BB17800FD14AD74AA35C3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580149v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rougeault" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jaer.2001.0707" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F610AD1474C80D96514636726B6365E9B8EF30DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581430v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016044504688" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QGTKX5T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579128v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580682v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015297727244" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CBDCMV1N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579618v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579911v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(99)00491-9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3CC92EF88D2C7834B3DE2260B91DD4B724412F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464035v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calmon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464470v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mirabella" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579619v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578861v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579825v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578862v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578792v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazaro" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamaty" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rolland" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besan&#231;on" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577983v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forsberg" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577826v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577828v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Privat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577833v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697591v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ros" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577292v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calmon Decriaud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577373v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578588v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577242v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577239v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577240v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577824v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574218v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577238v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574101v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692106v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0260-8774(95)00013-5" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G12DGXN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574215v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Garcia Fernandez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Barreiro Elorza" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574072v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574073v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577045v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclercq" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577046v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576198v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinfort" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290498v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Lucia Enriquez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290456v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lartia" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290384v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599873v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586428v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Bewa" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582400v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136863v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourguignon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638335v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638369v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057484v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088099v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057464v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057424v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057373v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057355v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808669v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Australian Centre of Precision Agriculture" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595844v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580263v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaissieres" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579616v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577465v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourely" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Constans" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Puig" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Navarron" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578320v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hossenlopp" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959271v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/WCER-XF06" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058125v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EYH6-2E33" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609504v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chambaz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609986v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bournigal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599443v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Donald L. Sparks" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600362v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon R&#233;dactrice" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820266v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181549.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-881-4.ch012" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592080v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Siesler" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salzer" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527628230" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683446v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/NP12-JB28" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979160v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579707v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579164v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577509v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806352v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608900v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gialis J.M." TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608892v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579214v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/WCER-XF06" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EYH6-2E33" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609504v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chambaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bournigal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Donald L. Sparks" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon R&#233;dactrice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181549.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-881-4.ch012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Siesler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salzer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527628230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha-Lucia Enriquez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyon-Caen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Lacoste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cook" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01011-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Huck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02531-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143369" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP22065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pradeleix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103766" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcnee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ingram" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-021-00424-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.106024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magida Zeaiter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Latrille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/appliedchem2020008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469680v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103328" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204611v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959134v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2241" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.01.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373921v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huyghe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.01" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953365v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/R84IA5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625009v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017028" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609600v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.06.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601922v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.09.034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603028v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin Schneider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.12.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tisseyre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Tisseyre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/14-07539" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lili Chaba&#226;ne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600357v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.10.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Jaouani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1865" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70KXHL04-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469261v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peters" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clermidy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frizarin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sinfort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.09.095" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.08.048" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZG49DHL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junqua" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0JX3FM1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601049v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Dias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoist" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.04.022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT76BX0T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601056v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Short" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Peters" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.01.079" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCT10XD4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9189-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0588-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506315v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Nunez Pineda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es403056x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kobori" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2012-0054" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643972v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.07.024" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCWNGFQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597081v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lardon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648248v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Mcbratney" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.09.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583616v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesteur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.10.044" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595382v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666280v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.11.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C24WFX85-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fernandez-Ahumada" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palagos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcbratney" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.05.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455551v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Igne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Roger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Hurburgh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2009.07.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591969v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00532738v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lelong" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.809" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590972v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tinet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Rudnicki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruelle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575800v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Belanger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartolaro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701395245" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589304v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zude" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herold" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landahl" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.06.027" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1XKHS15-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589070v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Campan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588213v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660190v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451705v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauchard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abrahamsson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586307v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeaiter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2004.11.023" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586589v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2005.03.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGCLNFN0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587614v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2005.06.011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ852WMT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493894v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson Engels" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370205774430828" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583536v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582972v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Rutledge" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-9936(04)00307-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450846v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cogdill" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2004.01.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581381v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grenier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7439(02)00111-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXG1VXGM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464022v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7439(03)00051-0" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582984v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crochon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581640v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hernandez Sanchez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lurol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581846v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(03)00064-5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GRMRS9N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581369v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Orliac" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-9592(02)00093-6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6DH0FLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580533v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(02)80135-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581372v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sablayrolles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.10338" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C018B40EAE491B6E65BB17800FD14AD74AA35C3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580149v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Issert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusserre Bresson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rougeault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jaer.2001.0707" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F610AD1474C80D96514636726B6365E9B8EF30DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581430v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grima" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feuilloley" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016044504688" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QGTKX5T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579128v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579618v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580682v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015297727244" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CBDCMV1N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464035v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calmon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silvestre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579911v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calmon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(99)00491-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3CC92EF88D2C7834B3DE2260B91DD4B724412F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464470v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lablee" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mirabella" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christol" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579619v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578861v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579825v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578862v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Steinmetz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578792v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazaro" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamaty" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rolland" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besan&#231;on" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577983v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forsberg" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577826v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577833v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577828v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Privat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697591v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ros" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577292v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calmon Decriaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577373v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578588v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577242v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577239v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577824v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577240v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692106v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abecassis" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0260-8774(95)00013-5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G12DGXN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574215v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Garcia Fernandez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Barreiro Elorza" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574218v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574101v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577238v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574072v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallat" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goffinet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574073v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577045v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vigneau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclercq" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577046v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576198v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinfort" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240478v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieux Claire" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort Marie-Agnes" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350945v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607387v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638509v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602019v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599860v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600048v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Combeau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600047v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811194v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193234v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descroix" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00771614v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765178v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Philippon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595808v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753972v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmei Guo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756225v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468877v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geraudie" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ferrandis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gialis" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbe" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468879v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douchin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595739v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591882v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595680v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753976v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591821v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592085v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591816v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593535v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586536v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gil" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583780v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583782v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrami" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebai" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581847v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581112v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580638v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580078v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stora" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peleg" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovelon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579824v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579165v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579481v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579166v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579823v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flores Porras" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769438v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579617v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577518v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577514v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603163v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577464v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577519v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577587v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fayolle" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577825v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577173v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576031v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mesbahi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molto" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603345v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576025v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacques" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rannou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574410v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574391v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonicel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581934v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603327v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603339v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577369v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574069v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582017v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gouteyron" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581936v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577058v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577101v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603321v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577111v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577100v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonicel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fatou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577099v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feuga" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577068v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller Feuga" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574957v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603330v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574871v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578142v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577078v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290498v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Lucia Enriquez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290456v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lartia" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290384v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599873v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586428v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Bewa" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582400v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136863v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourguignon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638335v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638369v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057484v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088099v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057464v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057424v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057373v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057355v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808669v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Australian Centre of Precision Agriculture" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595844v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580263v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaissieres" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579616v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577465v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourely" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Constans" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Puig" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Navarron" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578320v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hossenlopp" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683446v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/NP12-JB28" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979160v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579707v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579164v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577509v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806352v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608900v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gialis J.M." TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608892v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579214v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>