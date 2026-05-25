--- v0 (2026-03-20)
+++ v1 (2026-05-25)
@@ -933,200 +933,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SQL à l'épreuve de Coq Une sémantique formelle pour SQL</w:t>
+                <w:t xml:space="preserve">A Coq Mechanised Formal Semantics for Realistic SQL Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Contejean</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Contejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs (JFLA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPP 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jan 2019, Cascais, Portugal. pp.249-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3293880.3294107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952023v1</w:t>
+                <w:t xml:space="preserve">hal-01955433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coq Mechanised Formal Semantics for Realistic SQL Queries</w:t>
+                <w:t xml:space="preserve">SQL à l'épreuve de Coq Une sémantique formelle pour SQL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Contejean</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Contejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPP 19</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs (JFLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Les Rousses, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955433v1</w:t>
+                <w:t xml:space="preserve">hal-01952023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coq formalisation of SQL's execution engines</w:t>
               </w:r>
@@ -1781,334 +1781,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance Management in the EdiFlow VA Workflow</w:t>
+                <w:t xml:space="preserve">EdiFlow: data-intensive interactive workflows for visual analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Veronique Benzaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Workshop on Analytic Provenance: Process+Interaction+Insight</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2011, Hannover, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDE.2011.5767914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690156v1</w:t>
+                <w:t xml:space="preserve">inria-00532552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EdiFlow: data-intensive interactive workflows for visual analytics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provenance Management in the EdiFlow VA Workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wael Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Manolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Veronique Benzaken</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Data Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI Workshop on Analytic Provenance: Process+Interaction+Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Held in conjunction with the ACM Conference on Human Factors in Computing Systems (CHI), Vancouver,, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDE.2011.5767914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00532552v1</w:t>
+                <w:t xml:space="preserve">hal-00690156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EdiFlow: data-intensive interactive workflows for visual analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2127,243 +2127,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00539718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReaViz: Reactive Workflows for Visual Analytics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Reactive workflows for visual analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Benzaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Management &amp; Visual Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Naumur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699063v1</w:t>
+                <w:t xml:space="preserve">inria-00425666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive workflows for visual analytics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">ReaViz: Reactive Workflows for Visual Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Benzaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Naumur, Belgium</w:t>
+              <w:t xml:space="preserve">Data Management &amp; Visual Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00425666v1</w:t>
+                <w:t xml:space="preserve">hal-00699063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern by example: type-driven visual programming of XML queries</w:t>
               </w:r>
@@ -4038,64 +4038,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebra-based extraction of tree patterns in XQuery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Arion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Papakonstantinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4259,51 +4259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SQLCert: Coq mechanisation of SQL's compilation: Formally reconciling SQL and (relational) algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Contejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4353,64 +4353,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Materialized Views for XML Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Arion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,51 +4627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876233v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benzaken" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Contejean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Houssem Hachmaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mandel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527327" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Castagna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colazzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frisch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391289.1391293" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cerrito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Zucchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3437992.3439920" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Martins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94821-8_6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717995v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daynes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3185973" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseung Im" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46669-8_10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sim&#233;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2429069.2429083" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Khemiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Benzaken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc H&#233;mery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2011.5767914" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539718v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Miachon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1389449.1389466" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152613v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Burelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schaefer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Policella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Hosoya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C. Pierce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vansummeren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demouth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Arion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Papakonstantinou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Vijay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830255v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001233v6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876233v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benzaken" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Contejean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Houssem Hachmaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mandel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527327" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Castagna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colazzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frisch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391289.1391293" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cerrito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Zucchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3437992.3439920" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Martins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94821-8_6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717995v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daynes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3185973" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseung Im" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46669-8_10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sim&#233;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2429069.2429083" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Benzaken" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc H&#233;mery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Khemiri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2011.5767914" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539718v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Miachon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1389449.1389466" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152613v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Burelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schaefer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Policella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Hosoya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C. Pierce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vansummeren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demouth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Arion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Papakonstantinou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Vijay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830255v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001233v6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>