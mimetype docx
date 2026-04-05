--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Characterization of the Interaction of Snapin with the Dopamine Transporter: Differential Modulation of Psychostimulant Actions</w:t>
+                <w:t xml:space="preserve">Endocytosis of Activated Muscarinic m2 Receptor (m2R) in Live Mouse Hippocampal Neurons Occurs via a Clathrin-Dependent Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaia Erdozain</w:t>
+                <w:t xml:space="preserve">Lisa Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie de Gois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bernard</w:t>
+                <w:t xml:space="preserve">David Dubayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gorgievski</w:t>
+                <w:t xml:space="preserve">Assia Fafouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+                <w:t xml:space="preserve">Etienne Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Csaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2017.217⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429403v1</w:t>
+                <w:t xml:space="preserve">hal-01977271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocytosis of Activated Muscarinic m2 Receptor (m2R) in Live Mouse Hippocampal Neurons Occurs via a Clathrin-Dependent Pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Functional Characterization of the Interaction of Snapin with the Dopamine Transporter: Differential Modulation of Psychostimulant Actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dubayle</w:t>
+                <w:t xml:space="preserve">Amaia Erdozain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Fafouri</w:t>
+                <w:t xml:space="preserve">Stéphanie de Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Herzog</w:t>
+                <w:t xml:space="preserve">Victor Gorgievski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsolt Csaba</w:t>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.450. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (5), pp.1041-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/npp.2017.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977271v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Human Point Mutation of VGLUT3 (p.A211V) in the Rodent Brain Suggests a Nonuniform Distribution of the Transporter in Synaptic Vesicles</w:t>
               </w:r>
@@ -1230,51 +1230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bersot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie de Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (15), pp.4181-4199. </w:t>
@@ -1857,51 +1857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dymeclin deficiency causes postnatal microcephaly, hypomyelination and reticulum-to-Golgi trafficking defects in mice and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Fafouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2386,386 +2386,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postsynaptic muscarinic m2 receptors at cholinergic and glutamatergic synapses of mouse brainstem motoneurons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Krejci</w:t>
+                <w:t xml:space="preserve">CLIPR-59: a protein essential for neuromuscular junction stability during mouse late embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Couesnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Offner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.23268⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (7), pp.1583-1593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.087106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013516v1</w:t>
+                <w:t xml:space="preserve">hal-03013517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLIPR-59: a protein essential for neuromuscular junction stability during mouse late embryonic development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Offner</w:t>
+                <w:t xml:space="preserve">Postsynaptic muscarinic m2 receptors at cholinergic and glutamatergic synapses of mouse brainstem motoneurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Csaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Krejci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 521 (9), pp.2008-2024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.23268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.087106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03013517v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIPR-59: a protein essential for neuromuscular junction stability during mouse late embryonic development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Couesnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Offner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 140 (7), pp.1583-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.087106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850320v1</w:t>
@@ -3172,1093 +3172,1093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel system for the efficient generation of antibodies following immunization of unique knockout mouse strains.</w:t>
+                <w:t xml:space="preserve">Drastic decrease in dopamine receptor levels in the striatum of acetylcholinesterase knock-out mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hrabovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Farar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Duysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Brabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012892⟩</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 183 (1), pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2009.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526280v1</w:t>
+                <w:t xml:space="preserve">hal-03013524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of selective knockout studies to understanding cholinesterase disposition and function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dobbertin</w:t>
+                <w:t xml:space="preserve">Somatostatin interneurons delineate the inner part of the external plexiform layer in the mouse main olfactory bulb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lepousez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Csaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (11), pp.1976-1994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.22317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2010.02.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03013522v1</w:t>
+                <w:t xml:space="preserve">hal-03013523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c-mip impairs podocyte proximal signaling and induces heavy proteinuria.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel system for the efficient generation of antibodies following immunization of unique knockout mouse strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hrabovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Krejci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (122), pp.ra39. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (9), pp.e12892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scisignal.2000678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00489747v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c-mip Impairs Podocyte Proximal Signaling and Induces Heavy Proteinuria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions of selective knockout studies to understanding cholinesterase disposition and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Krejci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dobbertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.2000678⟩</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 187 (1-3), pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2010.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013526v1</w:t>
+                <w:t xml:space="preserve">hal-03013522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatin interneurons delineate the inner part of the external plexiform layer in the mouse main olfactory bulb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">c-mip impairs podocyte proximal signaling and induces heavy proteinuria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lepousez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bernard</w:t>
+                <w:t xml:space="preserve">Maud Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Loudes</w:t>
+                <w:t xml:space="preserve">Karine Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Videau</w:t>
+                <w:t xml:space="preserve">André Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.22317⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (122), pp.ra39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.2000678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03013523v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00489747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic decrease in dopamine receptor levels in the striatum of acetylcholinesterase knock-out mouse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">c-mip Impairs Podocyte Proximal Signaling and Induces Heavy Proteinuria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Duysen</w:t>
+                <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Brabec</w:t>
+                <w:t xml:space="preserve">M. Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2009.09.025⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (122), pp.ra39-ra39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.2000678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013524v1</w:t>
+                <w:t xml:space="preserve">hal-03013526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting of Acetylcholinesterase in Neurons In Vivo: A Dual Processing Function for the Proline-Rich Membrane Anchor Subunit and the Attachment Domain on the Catalytic Subunit</w:t>
+                <w:t xml:space="preserve">Identification of an agrin mutation that causes congenital myasthenia and affects synapse function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dobbertin</w:t>
+                <w:t xml:space="preserve">Caroline Huzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hrabovska</w:t>
+                <w:t xml:space="preserve">Stéphanie Bauché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dembélé</w:t>
+                <w:t xml:space="preserve">Pascale Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Camp</w:t>
+                <w:t xml:space="preserve">Frédéric Chevessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Taylor</w:t>
+                <w:t xml:space="preserve">Evelyne Goillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (14), pp.4519-4530. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85 (2), pp.155-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.3863-08.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2009.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013528v1</w:t>
+                <w:t xml:space="preserve">inserm-00409064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an agrin mutation that causes congenital myasthenia and affects synapse function.</w:t>
+                <w:t xml:space="preserve">Targeting of Acetylcholinesterase in Neurons In Vivo: A Dual Processing Function for the Proline-Rich Membrane Anchor Subunit and the Attachment Domain on the Catalytic Subunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Huzé</w:t>
+                <w:t xml:space="preserve">A. Dobbertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bauché</w:t>
+                <w:t xml:space="preserve">A. Hrabovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Richard</w:t>
+                <w:t xml:space="preserve">K. Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chevessier</w:t>
+                <w:t xml:space="preserve">S. Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Goillot</w:t>
+                <w:t xml:space="preserve">P. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 85 (2), pp.155-67. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (14), pp.4519-4530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2009.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.3863-08.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00409064v1</w:t>
+                <w:t xml:space="preserve">hal-03013528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of differential expression of acetylcholinesterase in brain and muscle on respiration.</w:t>
               </w:r>
@@ -4506,333 +4506,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrylcholinesterase and the control of synaptic responses in acetylcholinesterase knockout mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Girard</w:t>
+                <w:t xml:space="preserve">Distribution of Smoothened at hippocampal mossy fiber synapses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Masdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Ruat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lfs.2007.03.011⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (4), pp.395-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e32801421ce⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163596v1</w:t>
+                <w:t xml:space="preserve">hal-00142333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Smoothened at hippocampal mossy fiber synapses.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Masdeu</w:t>
+                <w:t xml:space="preserve">Butyrylcholinesterase and the control of synaptic responses in acetylcholinesterase knockout mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Faure</w:t>
+                <w:t xml:space="preserve">Jasmina Minic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Krejci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80 (24-25), pp.2380-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lfs.2007.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e32801421ce⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00142333v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated Somatostatin Type 2 Receptors Traffic In Vivo in Central Neurons from Dendrites to the Trans Golgi Before Recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Csaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4916,51 +4916,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraneuronal trafficking of G-protein-coupled receptors in vivo.</w:t>
+                <w:t xml:space="preserve">Intraneuronal trafficking of G-protein-coupled receptors in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Decossas</w:t>
@@ -4982,51 +4982,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 29 (3), pp.140-7. </w:t>
+              <w:t xml:space="preserve">, 2006, 29 (3), pp.140-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tins.2006.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5208,51 +5208,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protéine Sonic Hedgehog: un nouveau modulateur de l'activité neuronale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Masdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,51 +5260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IFR 144 NeuroSud-Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Jouy en Josas, France</w:t>
@@ -5467,164 +5467,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of beta2 nicotinic subunit in specific types of cortical GABAergic neurons changes social and anxiety-like behavior</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogenous distribution of VAChT and VGLUT3 in striatal cholinergic varicosities revealed by a nanoscopic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazarine Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cristofari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS Forum 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ENCODS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976396v1</w:t>
+                <w:t xml:space="preserve">hal-03972973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogenous distribution of VAChT and VGLUT3 in striatal cholinergic varicosities revealed by a nanoscopic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazarine Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5667,198 +5671,194 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENCODS 2022</w:t>
+              <w:t xml:space="preserve">FENS Forum 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972973v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogenous distribution of VAChT and VGLUT3 in striatal cholinergic varicosities revealed by a nanoscopic analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deletion of beta2 nicotinic subunit in specific types of cortical GABAergic neurons changes social and anxiety-like behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Janickova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abbondanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972255v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rare variant of VGLUT3 (p.T8I) identified in patients with psychiatric disorders induces excessive habits, cocaine addiction-like and maladaptive eating in a mouse model</w:t>
               </w:r>
@@ -6088,402 +6088,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral effect of selective deletion of beta2* nicotinic acetylcholine receptors in neuropeptide Y expressing interneurons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Abbondanza</w:t>
+                <w:t xml:space="preserve">Deletion of b2* nicotinic acetylcholine receptors in striatal GABAergic interneurons alters behavior of conditional knockout mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abbondanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Tyshkevich</w:t>
+                <w:t xml:space="preserve">I. Ribeiro B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jigar Dhabalia Trisha</w:t>
+                <w:t xml:space="preserve">M. Modrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Elias</w:t>
+                <w:t xml:space="preserve">J. Minich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radislav Sedláček</w:t>
+                <w:t xml:space="preserve">A. Tyshkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972951v1</w:t>
+                <w:t xml:space="preserve">hal-03976460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of beta2* nicotinic acetylcholine receptors in striatal GABAergic interneurons alters behavior of conditional knockout mice</w:t>
+                <w:t xml:space="preserve">Behavioral effect of selective deletion of beta2* nicotinic acetylcholine receptors in neuropeptide Y expressing interneurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Abbondanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Tyshkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jigar Dhabalia Trisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radislav Sedláček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972928v1</w:t>
+                <w:t xml:space="preserve">hal-03972951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of b2* nicotinic acetylcholine receptors in striatal GABAergic interneurons alters behavior of conditional knockout mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Tyshkevich</w:t>
+                <w:t xml:space="preserve">Deletion of beta2* nicotinic acetylcholine receptors in striatal GABAergic interneurons alters behavior of conditional knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Abbondanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ribeiro Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Modrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Minich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Tyshkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976460v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective and Sensitive Near-Infrared Fluorescent Probe for Acetylcholinesterases Imaging</w:t>
               </w:r>
@@ -6763,51 +6763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Chabbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fasano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0304-22.2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Abbondanza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ribeiro Bas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Modrak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Capek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Minich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1627-21.2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mansouri-Guilani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Vigneault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14644" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Min Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katlin Silm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Angelo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Fernandez-Busch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50401" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Erdozain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Gois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gorgievski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2017.217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01977271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubayle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fafouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herzog" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00450" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zimmermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bersot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0282-16.2017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Janickova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania F. Prado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. M. Prado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Mestikawy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bowerman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salsac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2017.06.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rocchetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietrajtis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes-Friedrich Zander" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00140" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovy Chao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc05936h" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dupuis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bayot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Lecharpentier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv038" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mess&#233;ant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kordeli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2015.01.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0PL878K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013512v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Petrov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikitashina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colasante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0329-14.2014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Biesemann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Gronborg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Luquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wichert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embj.201386120" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23268" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA5A84D3993471CFC9F58C7B414F758B719D7445/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couesnon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Offner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaverot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Backer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.087106" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Raskin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marie-Luce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Farar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Mohr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lamotte D&#8217;incamps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cendelin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2012.07856.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hrabovska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Camp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2010.09.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00526280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012892" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobbertin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.02.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00489747v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yu Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Kamal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dahan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pawlak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ory" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2000678" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013526v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dahan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawlak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013523v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loudes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Videau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22317" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2798A1E1E8AF535FE24FBCE9E1A4961AFE7B6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Duysen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brabec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2009.09.025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMQ8MB80-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013528v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobbertin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hrabovska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3863-08.2009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huz&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevessier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goillot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.06.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Boudinot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Champagnat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2008.10.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335149v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bangratz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn213" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163596v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2007.03.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT5D432V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Masdeu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32801421ce" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El Ghouzzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Toyama" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00580.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297296v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bernard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Liste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bloch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2006.01.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N07J8GS5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182003v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascual" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972990v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03976396v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Janickova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbondanza" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972973v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972255v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Drapsin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Ruskov&#225;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tyshkevich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Dhabalia Trisha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Elias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radislav Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03976460v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribeiro B." TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modrak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minich" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tyshkevich" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Chabbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fasano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0304-22.2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Abbondanza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ribeiro Bas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Modrak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Capek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Minich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1627-21.2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mansouri-Guilani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Vigneault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14644" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Min Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katlin Silm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Angelo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Fernandez-Busch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50401" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01977271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubayle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fafouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herzog" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00450" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Erdozain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Gois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gorgievski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2017.217" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zimmermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bersot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0282-16.2017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Janickova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania F. Prado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. M. Prado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Mestikawy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bowerman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salsac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2017.06.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rocchetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietrajtis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes-Friedrich Zander" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00140" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovy Chao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc05936h" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dupuis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bayot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Lecharpentier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv038" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mess&#233;ant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kordeli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2015.01.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0PL878K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013512v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Petrov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikitashina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colasante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0329-14.2014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Biesemann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Gronborg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Luquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wichert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embj.201386120" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couesnon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Offner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaverot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Backer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.087106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23268" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA5A84D3993471CFC9F58C7B414F758B719D7445/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Raskin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marie-Luce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Farar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Mohr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lamotte D&#8217;incamps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cendelin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2012.07856.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hrabovska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Camp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2010.09.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013524v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Duysen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brabec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2009.09.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMQ8MB80-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013523v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loudes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Videau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22317" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2798A1E1E8AF535FE24FBCE9E1A4961AFE7B6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00526280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012892" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013522v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobbertin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.02.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00489747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yu Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Kamal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dahan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pawlak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ory" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2000678" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013526v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dahan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawlak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huz&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevessier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.06.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobbertin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hrabovska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3863-08.2009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Boudinot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Champagnat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2008.10.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335149v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bangratz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn213" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Masdeu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32801421ce" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2007.03.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT5D432V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El Ghouzzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Toyama" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00580.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297296v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bernard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Liste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bloch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2006.01.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N07J8GS5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182003v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascual" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972990v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972973v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972255v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03976396v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Janickova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbondanza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Drapsin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Ruskov&#225;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03976460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribeiro B." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modrak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minich" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tyshkevich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972951v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tyshkevich" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Dhabalia Trisha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Elias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radislav Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972928v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>