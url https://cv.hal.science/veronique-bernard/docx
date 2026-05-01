--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2386,386 +2386,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLIPR-59: a protein essential for neuromuscular junction stability during mouse late embryonic development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Offner</w:t>
+                <w:t xml:space="preserve">Postsynaptic muscarinic m2 receptors at cholinergic and glutamatergic synapses of mouse brainstem motoneurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Csaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Krejci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.087106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 521 (9), pp.2008-2024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.23268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013517v1</w:t>
+                <w:t xml:space="preserve">hal-03013516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postsynaptic muscarinic m2 receptors at cholinergic and glutamatergic synapses of mouse brainstem motoneurons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Krejci</w:t>
+                <w:t xml:space="preserve">CLIPR-59: a protein essential for neuromuscular junction stability during mouse late embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Couesnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Offner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.23268⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (7), pp.1583-1593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.087106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03013516v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIPR-59: a protein essential for neuromuscular junction stability during mouse late embryonic development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Couesnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Offner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chaverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 140 (7), pp.1583-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.087106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850320v1</w:t>
@@ -3172,319 +3172,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic decrease in dopamine receptor levels in the striatum of acetylcholinesterase knock-out mouse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Farar</w:t>
+                <w:t xml:space="preserve">Somatostatin interneurons delineate the inner part of the external plexiform layer in the mouse main olfactory bulb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lepousez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Csaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Brabec</w:t>
+                <w:t xml:space="preserve">Catherine Loudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2009.09.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (11), pp.1976-1994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.22317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013524v1</w:t>
+                <w:t xml:space="preserve">hal-03013523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatin interneurons delineate the inner part of the external plexiform layer in the mouse main olfactory bulb</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zsolt Csaba</w:t>
+                <w:t xml:space="preserve">Drastic decrease in dopamine receptor levels in the striatum of acetylcholinesterase knock-out mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hrabovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Farar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Loudes</w:t>
+                <w:t xml:space="preserve">Ellen Duysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Videau</w:t>
+                <w:t xml:space="preserve">Jiri Brabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 518 (11), pp.1976-1994. </w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 183 (1), pp.194-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cne.22317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2009.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013523v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel system for the efficient generation of antibodies following immunization of unique knockout mouse strains.</w:t>
               </w:r>
@@ -4506,303 +4506,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Smoothened at hippocampal mossy fiber synapses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Butyrylcholinesterase and the control of synaptic responses in acetylcholinesterase knockout mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Masdeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bernard</w:t>
+                <w:t xml:space="preserve">Jasmina Minic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Faure</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Krejci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e32801421ce⟩</w:t>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80 (24-25), pp.2380-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lfs.2007.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142333v1</w:t>
+                <w:t xml:space="preserve">hal-00163596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrylcholinesterase and the control of synaptic responses in acetylcholinesterase knockout mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Girard</w:t>
+                <w:t xml:space="preserve">Distribution of Smoothened at hippocampal mossy fiber synapses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Masdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmina Minic</w:t>
+                <w:t xml:space="preserve">Hélène Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Ruat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lfs.2007.03.011⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (4), pp.395-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e32801421ce⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00163596v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated Somatostatin Type 2 Receptors Traffic In Vivo in Central Neurons from Dendrites to the Trans Golgi Before Recycling</w:t>
               </w:r>
@@ -5208,51 +5208,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protéine Sonic Hedgehog: un nouveau modulateur de l'activité neuronale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Masdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,51 +5260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IFR 144 NeuroSud-Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Jouy en Josas, France</w:t>
@@ -5467,168 +5467,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogenous distribution of VAChT and VGLUT3 in striatal cholinergic varicosities revealed by a nanoscopic analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deletion of beta2 nicotinic subunit in specific types of cortical GABAergic neurons changes social and anxiety-like behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Janickova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abbondanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENCODS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
+              <w:t xml:space="preserve">FENS Forum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972973v1</w:t>
+                <w:t xml:space="preserve">hal-03976396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogenous distribution of VAChT and VGLUT3 in striatal cholinergic varicosities revealed by a nanoscopic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazarine Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5671,194 +5667,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS Forum 2022</w:t>
+              <w:t xml:space="preserve">ENCODS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972255v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of beta2 nicotinic subunit in specific types of cortical GABAergic neurons changes social and anxiety-like behavior</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogenous distribution of VAChT and VGLUT3 in striatal cholinergic varicosities revealed by a nanoscopic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazarine Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cristofari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976396v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rare variant of VGLUT3 (p.T8I) identified in patients with psychiatric disorders induces excessive habits, cocaine addiction-like and maladaptive eating in a mouse model</w:t>
               </w:r>
@@ -6094,51 +6094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of b2* nicotinic acetylcholine receptors in striatal GABAergic interneurons alters behavior of conditional knockout mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abbondanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ribeiro B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6763,51 +6763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Chabbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fasano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0304-22.2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Abbondanza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ribeiro Bas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Modrak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Capek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Minich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1627-21.2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mansouri-Guilani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Vigneault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14644" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Min Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katlin Silm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Angelo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Fernandez-Busch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50401" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01977271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubayle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fafouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herzog" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00450" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Erdozain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Gois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gorgievski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2017.217" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zimmermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bersot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0282-16.2017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Janickova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania F. Prado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. M. Prado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Mestikawy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bowerman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salsac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2017.06.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rocchetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietrajtis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes-Friedrich Zander" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00140" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovy Chao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc05936h" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dupuis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bayot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Lecharpentier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv038" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mess&#233;ant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kordeli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2015.01.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0PL878K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013512v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Petrov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikitashina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colasante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0329-14.2014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Biesemann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Gronborg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Luquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wichert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embj.201386120" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couesnon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Offner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaverot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Backer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.087106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23268" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA5A84D3993471CFC9F58C7B414F758B719D7445/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Raskin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marie-Luce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Farar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Mohr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lamotte D&#8217;incamps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cendelin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2012.07856.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hrabovska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Camp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2010.09.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013524v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Duysen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brabec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2009.09.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMQ8MB80-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013523v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loudes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Videau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22317" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2798A1E1E8AF535FE24FBCE9E1A4961AFE7B6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00526280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012892" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013522v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobbertin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.02.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00489747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yu Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Kamal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dahan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pawlak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ory" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2000678" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013526v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dahan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawlak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huz&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevessier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.06.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobbertin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hrabovska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3863-08.2009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Boudinot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Champagnat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2008.10.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335149v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bangratz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn213" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Masdeu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32801421ce" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2007.03.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT5D432V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El Ghouzzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Toyama" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00580.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297296v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bernard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Liste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bloch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2006.01.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N07J8GS5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182003v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascual" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972990v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972973v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972255v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03976396v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Janickova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbondanza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Drapsin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Ruskov&#225;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03976460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribeiro B." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modrak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minich" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tyshkevich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972951v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tyshkevich" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Dhabalia Trisha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Elias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radislav Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972928v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Chabbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fasano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0304-22.2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Abbondanza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ribeiro Bas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Modrak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Capek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Minich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1627-21.2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mansouri-Guilani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Vigneault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14644" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Min Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katlin Silm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Angelo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Fernandez-Busch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50401" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01977271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubayle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fafouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herzog" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00450" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Erdozain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Gois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gorgievski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2017.217" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zimmermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bersot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0282-16.2017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Janickova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania F. Prado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. M. Prado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Mestikawy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bowerman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salsac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2017.06.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rocchetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietrajtis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes-Friedrich Zander" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00140" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovy Chao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc05936h" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dupuis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bayot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Lecharpentier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv038" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mess&#233;ant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kordeli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2015.01.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0PL878K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013512v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Petrov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikitashina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colasante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0329-14.2014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Biesemann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Gronborg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Luquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wichert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embj.201386120" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23268" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA5A84D3993471CFC9F58C7B414F758B719D7445/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couesnon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Offner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaverot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Backer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.087106" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Raskin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Marie-Luce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Farar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Mohr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lamotte D&#8217;incamps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cendelin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2012.07856.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hrabovska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Camp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Taylor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2010.09.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loudes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Videau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22317" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2798A1E1E8AF535FE24FBCE9E1A4961AFE7B6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013524v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Duysen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brabec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2009.09.025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMQ8MB80-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00526280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012892" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013522v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobbertin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.02.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00489747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yu Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Kamal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dahan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pawlak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ory" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2000678" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013526v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dahan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawlak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huz&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevessier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.06.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobbertin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hrabovska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taylor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3863-08.2009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Boudinot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Champagnat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2008.10.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335149v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bangratz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn213" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163596v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Minic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2007.03.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT5D432V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Masdeu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e32801421ce" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El Ghouzzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Toyama" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00580.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297296v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bernard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Liste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bloch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2006.01.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N07J8GS5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182003v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascual" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972990v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03976396v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Janickova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbondanza" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972973v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972255v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Drapsin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Ruskov&#225;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03976460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ribeiro B." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modrak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minich" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tyshkevich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972951v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tyshkevich" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Dhabalia Trisha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Elias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radislav Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972928v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02544874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>