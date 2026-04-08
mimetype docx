--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -910,295 +910,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04226838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations into SARS-CoV-2 and other coronaviruses on mink farms in France late in the first year of the COVID-19 pandemic</w:t>
+                <w:t xml:space="preserve">Characterization of a New Toti-like Virus in Sea Bass, Dicentrarchus labrax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Wasniewski</w:t>
+                <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Boué</w:t>
+                <w:t xml:space="preserve">Joëlle Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Richomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Van Der Werf</w:t>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290444⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15122423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04261882v1</w:t>
+                <w:t xml:space="preserve">anses-04395723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a New Toti-like Virus in Sea Bass, Dicentrarchus labrax</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations into SARS-CoV-2 and other coronaviruses on mink farms in France late in the first year of the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Wasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Cabon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Etienne Simon-Lorière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+                <w:t xml:space="preserve">Sylvie Van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (12), pp.2423. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0290444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15122423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04395723v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04261882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of DNA Prime/Protein Boost Vaccination against Campylobacter jejuni on Immune Responses and Gut Microbiota in Chickens</w:t>
               </w:r>
@@ -4198,90 +4198,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on SARS-CoV-2 and other coronaviruses in mink farms in France at the end of the first year of COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Simon-Lorière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie van der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4485,51 +4485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05521104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Klitting" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bellone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.59588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Desmecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04074627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2023.106719" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04040798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gloanec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102510" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04226838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2908.230188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04261882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Lori&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Van Der Werf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122423" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gloanec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10060981" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071392" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.202920" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Eclercy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111304" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaunet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.06.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481343v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guillaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.12535" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098540v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peroz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.190068" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00988-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01931182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Th&#233;pault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27558-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03715864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03712454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec&#8217;h" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.09.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKVKW4XG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2012.09.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBKQJ8CL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Backovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2008.11.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2009.03.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonifait" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pardos de la Gandara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baug&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Brunetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04073331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van der Werf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05521104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Klitting" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bellone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.59588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Desmecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04074627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2023.106719" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04040798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gloanec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102510" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04226838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2908.230188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122423" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04261882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Lori&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Van Der Werf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290444" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gloanec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10060981" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071392" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.202920" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Eclercy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111304" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaunet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.06.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481343v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guillaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.12535" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098540v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peroz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.190068" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00988-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01931182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Th&#233;pault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27558-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03715864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03712454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec&#8217;h" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.09.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKVKW4XG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2012.09.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBKQJ8CL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Backovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2008.11.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2009.03.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonifait" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pardos de la Gandara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baug&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Brunetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04073331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van der Werf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>