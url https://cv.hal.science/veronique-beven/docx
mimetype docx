--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -508,779 +508,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04577858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Xylella fastidiosa whole genome sequencing from various plant species using targeted enrichment</w:t>
+                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N1) Clade 2.3.4.4b Virus in Domestic Cat, France, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Remenant</w:t>
+                <w:t xml:space="preserve">Florent Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Legendre</w:t>
+                <w:t xml:space="preserve">Isabelle Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Béven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rolland</w:t>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2023.106719⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (8), pp.1696-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2908.230188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04074627v1</w:t>
+                <w:t xml:space="preserve">anses-04226838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Note: Analysis of immune responses in broilers after vaccination against Campylobacter jejuni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations into SARS-CoV-2 and other coronaviruses on mink farms in France late in the first year of the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Wasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Gloanec</w:t>
+                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Dory</w:t>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Quesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Béven</w:t>
+                <w:t xml:space="preserve">Etienne Simon-Lorière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+                <w:t xml:space="preserve">Sylvie Van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 102 (4), pp.102510. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0290444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2023.102510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04040798v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04261882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N1) Clade 2.3.4.4b Virus in Domestic Cat, France, 2022</w:t>
+                <w:t xml:space="preserve">Characterization of a New Toti-like Virus in Sea Bass, Dicentrarchus labrax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+                <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Souchaud</w:t>
+                <w:t xml:space="preserve">Joëlle Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pierre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2908.230188⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15122423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04226838v1</w:t>
+                <w:t xml:space="preserve">anses-04395723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a New Toti-like Virus in Sea Bass, Dicentrarchus labrax</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Xylella fastidiosa whole genome sequencing from various plant species using targeted enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
+                <w:t xml:space="preserve">Benoît Remenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Cabon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Bruno Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+                <w:t xml:space="preserve">Véronique Béven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15122423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 208, pp.106719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2023.106719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04395723v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04074627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations into SARS-CoV-2 and other coronaviruses on mink farms in France late in the first year of the COVID-19 pandemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research Note: Analysis of immune responses in broilers after vaccination against Campylobacter jejuni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Boué</w:t>
+                <w:t xml:space="preserve">Noémie Gloanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Richomme</w:t>
+                <w:t xml:space="preserve">Daniel Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Simon-Lorière</w:t>
+                <w:t xml:space="preserve">Ségolène Quesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Van Der Werf</w:t>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0290444. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 102 (4), pp.102510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2023.102510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04261882v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04040798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of DNA Prime/Protein Boost Vaccination against Campylobacter jejuni on Immune Responses and Gut Microbiota in Chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Gloanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Quesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (6), pp.981. </w:t>
@@ -1357,51 +1357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1446,338 +1446,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03799273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N8) Virus Spread by Short- and Long-Range Transmission, France, 2016–17</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic and Genetic Evolutions of a Porcine Reproductive and Respiratory Syndrome Modified Live Vaccine after Limited Passages in Pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Niqueux</w:t>
+                <w:t xml:space="preserve">Julie Eclercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Martenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2702.202920⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9040392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03455139v1</w:t>
+                <w:t xml:space="preserve">anses-03471269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Genetic Evolutions of a Porcine Reproductive and Respiratory Syndrome Modified Live Vaccine after Limited Passages in Pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N8) Virus Spread by Short- and Long-Range Transmission, France, 2016–17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Eclercy</w:t>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Renson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Claire Martenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beven</w:t>
+                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (4), pp.392. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.508-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines9040392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2702.202920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03471269v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03455139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of the first isolates of guinea fowl corona and picornaviruses obtained from a case of guinea fowl fulminating enteritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2040,51 +2040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Le Diguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 132, pp.194-201. </w:t>
@@ -2116,429 +2116,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus persistence in pig herds led to successive reassortment events between swine and human influenza A viruses, resulting in the emergence of a novel triple-reassortant swine influenza virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lleida Bat Lyssavirus isolation in Miniopterus schreibersii in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bonin</w:t>
+                <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Béven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Fablet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Cédric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-019-0699-y⟩</w:t>
+              <w:t xml:space="preserve">Zoonoses and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (2), pp.254-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zph.12535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314839v1</w:t>
+                <w:t xml:space="preserve">hal-02481343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lleida Bat Lyssavirus isolation in Miniopterus schreibersii in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Bidirectional Human–Swine Transmission of Seasonal Influenza A(H1N1)pdm09 Virus in Pig Herd, France, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Guillaume</w:t>
+                <w:t xml:space="preserve">Vincent Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Larcher</w:t>
+                <w:t xml:space="preserve">David Peroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoonoses and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66 (2), pp.254-258. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (10), pp.1940-1943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/zph.12535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2510.190068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481343v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04098540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional Human–Swine Transmission of Seasonal Influenza A(H1N1)pdm09 Virus in Pig Herd, France, 2018</w:t>
+                <w:t xml:space="preserve">Virus persistence in pig herds led to successive reassortment events between swine and human influenza A viruses, resulting in the emergence of a novel triple-reassortant swine influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Enouf</w:t>
+                <w:t xml:space="preserve">Emilie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Peroz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (10), pp.1940-1943. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2510.190068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-019-0699-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04098540v1</w:t>
+                <w:t xml:space="preserve">hal-02314839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Distribution and Evolution of the A/H1N1 2009 Pandemic Influenza Virus in Pigs in France from 2009 to 2017: Identification of a Potential Swine-Specific Lineage</w:t>
               </w:r>
@@ -2550,77 +2550,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (24), Non paginé. </w:t>
@@ -2684,77 +2684,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Thépault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Quesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.9305. </w:t>
@@ -2792,90 +2792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Collection of Plasmid DNA in Large and Growing Animal Muscles 6 Weeks after DNA Vaccination with and without Electroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Keranflec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2911,375 +2911,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroporation improves the immune response induced by a DNA vaccine against pseudorabies virus glycoprotein B in pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+                <w:t xml:space="preserve">The protective immune response against Pseudorabies virus induced by DNA vaccination is impaired if the plasmid harbors a functional Porcine circovirus type 2 rep and origin of replication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Faurez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Jestin</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Keranflec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.09.020⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (3), pp.271-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2012.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712454v1</w:t>
+                <w:t xml:space="preserve">inserm-00872623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective immune response against Pseudorabies virus induced by DNA vaccination is impaired if the plasmid harbors a functional Porcine circovirus type 2 rep and origin of replication.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Faurez</w:t>
+                <w:t xml:space="preserve">Electroporation improves the immune response induced by a DNA vaccine against pseudorabies virus glycoprotein B in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Grasland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland Cariolet</w:t>
+                <w:t xml:space="preserve">André Keranflec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Keranflec'H</w:t>
+                <w:t xml:space="preserve">André Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 96 (3), pp.271-9. </w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (2), pp.1032-1035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2012.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00872623v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudorabies virus glycoprotein B can be used to carry foot and mouth disease antigens in DNA vaccination of pigs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,77 +3343,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foot-and-Mouth Disease Virus neutralizing antibodies production induced by pcDNA3 and Sindbis virus based plasmid encoding FMDV P1-2A3C3D in swine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Orosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3916,103 +3916,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des réponses immunitaires suite à la vaccination contre Campylobacter chez deux souches aviaires diffèrentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gloanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Quesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
@@ -4080,64 +4080,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Quesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
@@ -4198,90 +4198,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on SARS-CoV-2 and other coronaviruses in mink farms in France at the end of the first year of COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Simon-Lorière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie van der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4485,51 +4485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05521104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Klitting" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bellone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.59588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Desmecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04074627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2023.106719" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04040798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gloanec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102510" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04226838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2908.230188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122423" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04261882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Lori&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Van Der Werf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290444" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gloanec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10060981" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071392" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.202920" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Eclercy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111304" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaunet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.06.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481343v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guillaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.12535" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098540v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peroz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.190068" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00988-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01931182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Th&#233;pault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27558-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03715864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03712454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec&#8217;h" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.09.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKVKW4XG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2012.09.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBKQJ8CL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Backovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2008.11.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2009.03.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonifait" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pardos de la Gandara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baug&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Brunetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04073331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van der Werf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05521104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Klitting" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bellone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.59588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Desmecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04226838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2908.230188" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04261882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Lori&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Van Der Werf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122423" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04074627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2023.106719" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04040798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gloanec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102510" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gloanec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10060981" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071392" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Eclercy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040392" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455139v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.202920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111304" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaunet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.06.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guillaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.12535" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peroz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.190068" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00988-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01931182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Th&#233;pault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27558-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03715864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2012.09.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBKQJ8CL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03712454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec&#8217;h" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.09.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKVKW4XG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Backovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2008.11.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2009.03.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonifait" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pardos de la Gandara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baug&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Brunetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04073331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van der Werf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>