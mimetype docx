--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -72,731 +72,731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Epidemiology of West Nile Virus in Paris</w:t>
+                <w:t xml:space="preserve">Case report: an atypical case of EBLV-1 infection in the long distance migrant bat Pipistrellus nathusii in mainland France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Klitting</w:t>
+                <w:t xml:space="preserve">Evelyne Picard Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gondard</w:t>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pezzi</w:t>
+                <w:t xml:space="preserve">Emmanuelle Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Bellone</w:t>
+                <w:t xml:space="preserve">Perrine Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 9, </w:t>
+              <w:t xml:space="preserve">Veterinary Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 50 (3), pp.240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.59588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11259-026-11166-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521104v1</w:t>
+                <w:t xml:space="preserve">pasteur-05611073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and virulence insights of Western European Aeromonas salmonicida subsp. salmonicida and development of Galleria mellonella infection assay</w:t>
+                <w:t xml:space="preserve">Genomic Epidemiology of West Nile Virus in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Desmecht</w:t>
+                <w:t xml:space="preserve">Raphaelle Klitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Touzain</w:t>
+                <w:t xml:space="preserve">Mathilde Gondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Olivier</w:t>
+                <w:t xml:space="preserve">Laura Pezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Antoine</w:t>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Beven</w:t>
+                <w:t xml:space="preserve">Rachel Bellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 136 (8), </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jambio/lxaf193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.59588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05242066v1</w:t>
+                <w:t xml:space="preserve">hal-05521104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly pathogenic avian influenza A (H5N1) clade 2.3.4.4b virus infection in captive bears (Ursus thibetanus) and in captive and wild birds, France, 2022</w:t>
+                <w:t xml:space="preserve">Genomic and virulence insights of Western European Aeromonas salmonicida subsp. salmonicida and development of Galleria mellonella infection assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+                <w:t xml:space="preserve">Salomé Desmecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Beltrame</w:t>
+                <w:t xml:space="preserve">Fabrice Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Guillemoto</w:t>
+                <w:t xml:space="preserve">Thibaut Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Busson</w:t>
+                <w:t xml:space="preserve">Céline Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Pigeyre</w:t>
+                <w:t xml:space="preserve">Véronique Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Journal of Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (1), pp.77-81. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51585/gjvr.2024.1.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jambio/lxaf193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04577858v1</w:t>
+                <w:t xml:space="preserve">anses-05242066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N1) Clade 2.3.4.4b Virus in Domestic Cat, France, 2022</w:t>
+                <w:t xml:space="preserve">Highly pathogenic avian influenza A (H5N1) clade 2.3.4.4b virus infection in captive bears (Ursus thibetanus) and in captive and wild birds, France, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Souchaud</w:t>
+                <w:t xml:space="preserve">Marielle Beltrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beven</w:t>
+                <w:t xml:space="preserve">Carole Guillemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Rachel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2908.230188⟩</w:t>
+              <w:t xml:space="preserve">German Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51585/gjvr.2024.1.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04226838v1</w:t>
+                <w:t xml:space="preserve">anses-04577858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations into SARS-CoV-2 and other coronaviruses on mink farms in France late in the first year of the COVID-19 pandemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N1) Clade 2.3.4.4b Virus in Domestic Cat, France, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Boué</w:t>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Richomme</w:t>
+                <w:t xml:space="preserve">Florent Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Simon-Lorière</w:t>
+                <w:t xml:space="preserve">Isabelle Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Van Der Werf</w:t>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0290444. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (8), pp.1696-1698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2908.230188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04261882v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04226838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a New Toti-like Virus in Sea Bass, Dicentrarchus labrax</w:t>
               </w:r>
@@ -808,2684 +808,2818 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (12), pp.2423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v15122423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04395723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Xylella fastidiosa whole genome sequencing from various plant species using targeted enrichment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations into SARS-CoV-2 and other coronaviruses on mink farms in France late in the first year of the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Wasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+                <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Remenant</w:t>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Legendre</w:t>
+                <w:t xml:space="preserve">Etienne Simon-Lorière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Béven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rolland</w:t>
+                <w:t xml:space="preserve">Sylvie Van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2023.106719⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (8), pp.e0290444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04074627v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04261882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Note: Analysis of immune responses in broilers after vaccination against Campylobacter jejuni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Xylella fastidiosa whole genome sequencing from various plant species using targeted enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Gloanec</w:t>
+                <w:t xml:space="preserve">Benoît Remenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Dory</w:t>
+                <w:t xml:space="preserve">Bruno Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Quesne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+                <w:t xml:space="preserve">Mathieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 102 (4), pp.102510. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 208, pp.106719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2023.102510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2023.106719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04040798v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04074627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of DNA Prime/Protein Boost Vaccination against Campylobacter jejuni on Immune Responses and Gut Microbiota in Chickens</w:t>
+                <w:t xml:space="preserve">Research Note: Analysis of immune responses in broilers after vaccination against Campylobacter jejuni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Gloanec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Noémie Gloanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Quesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Quesne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines10060981⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 102 (4), pp.102510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2023.102510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718350v1</w:t>
+                <w:t xml:space="preserve">anses-04040798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious Bronchitis Coronavirus: Genome Evolution in Vaccinated and Non-Vaccinated SPF Chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of DNA Prime/Protein Boost Vaccination against Campylobacter jejuni on Immune Responses and Gut Microbiota in Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Gloanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Quesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Béven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Flageul</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quenault</w:t>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.1392. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14071392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines10060981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03799273v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Genetic Evolutions of a Porcine Reproductive and Respiratory Syndrome Modified Live Vaccine after Limited Passages in Pigs</w:t>
+                <w:t xml:space="preserve">Infectious Bronchitis Coronavirus: Genome Evolution in Vaccinated and Non-Vaccinated SPF Chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Eclercy</w:t>
+                <w:t xml:space="preserve">Alexandre Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Renson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beven</w:t>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Béven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines9040392⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14071392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03471269v1</w:t>
+                <w:t xml:space="preserve">anses-03799273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N8) Virus Spread by Short- and Long-Range Transmission, France, 2016–17</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic and Genetic Evolutions of a Porcine Reproductive and Respiratory Syndrome Modified Live Vaccine after Limited Passages in Pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+                <w:t xml:space="preserve">Julie Eclercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Martenot</w:t>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (2), pp.508-516. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2702.202920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9040392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03455139v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03471269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the first isolates of guinea fowl corona and picornaviruses obtained from a case of guinea fowl fulminating enteritis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Highly Pathogenic Avian Influenza A(H5N8) Virus Spread by Short- and Long-Range Transmission, France, 2016–17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Contrant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beven</w:t>
+                <w:t xml:space="preserve">Eric Niqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cherbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03079457.2021.1976725⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.508-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2702.202920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03610624v1</w:t>
+                <w:t xml:space="preserve">anses-03455139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Antigenic Evolution of European Swine Influenza A Viruses of HA-1C (Avian-Like) and HA-1B (Human-Like) Lineages in France from 2000 to 2018</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Description of the first isolates of guinea fowl corona and picornaviruses obtained from a case of guinea fowl fulminating enteritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+                <w:t xml:space="preserve">Maud Contrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (11), pp.1304. </w:t>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (6), pp.507-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v12111304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2021.1976725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04811972v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03610624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal inoculations of naked or PLGA-PEI nanovectored DNA vaccine induce systemic and mucosal antibodies in pigs: A feasibility study</w:t>
+                <w:t xml:space="preserve">Genetic and Antigenic Evolution of European Swine Influenza A Viruses of HA-1C (Avian-Like) and HA-1B (Human-Like) Lineages in France from 2000 to 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Souci</w:t>
+                <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jaunet</w:t>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Le Diguerher</w:t>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Guionnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Béven</w:t>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132, pp.194-201. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.1304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2020.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v12111304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093878v1</w:t>
+                <w:t xml:space="preserve">anses-04811972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lleida Bat Lyssavirus isolation in Miniopterus schreibersii in France</w:t>
+                <w:t xml:space="preserve">Intranasal inoculations of naked or PLGA-PEI nanovectored DNA vaccine induce systemic and mucosal antibodies in pigs: A feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Le Diguerher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoonoses and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/zph.12535⟩</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2020.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481343v1</w:t>
+                <w:t xml:space="preserve">hal-03093878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional Human–Swine Transmission of Seasonal Influenza A(H1N1)pdm09 Virus in Pig Herd, France, 2018</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lleida Bat Lyssavirus isolation in Miniopterus schreibersii in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Peroz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+                <w:t xml:space="preserve">Evelyne Picard-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Béven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2510.190068⟩</w:t>
+              <w:t xml:space="preserve">Zoonoses and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (2), pp.254-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zph.12535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04098540v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus persistence in pig herds led to successive reassortment events between swine and human influenza A viruses, resulting in the emergence of a novel triple-reassortant swine influenza virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Bidirectional Human–Swine Transmission of Seasonal Influenza A(H1N1)pdm09 Virus in Pig Herd, France, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-019-0699-y⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (10), pp.1940-1943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2510.190068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314839v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04098540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Distribution and Evolution of the A/H1N1 2009 Pandemic Influenza Virus in Pigs in France from 2009 to 2017: Identification of a Potential Swine-Specific Lineage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Virus persistence in pig herds led to successive reassortment events between swine and human influenza A viruses, resulting in the emergence of a novel triple-reassortant swine influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00988-18⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-019-0699-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623543v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminant and chicken: important sources of campylobacteriosis in France despite a variation of source attribution in 2009 and 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal Distribution and Evolution of the A/H1N1 2009 Pandemic Influenza Virus in Pigs in France from 2009 to 2017: Identification of a Potential Swine-Specific Lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Thépault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Béven</w:t>
+                <w:t xml:space="preserve">Emilie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27558-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (24), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00988-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01931182v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Collection of Plasmid DNA in Large and Growing Animal Muscles 6 Weeks after DNA Vaccination with and without Electroporation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Ruminant and chicken: important sources of campylobacteriosis in France despite a variation of source attribution in 2009 and 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Thépault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Quesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Keranflec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.9305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27558-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715864v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01931182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective immune response against Pseudorabies virus induced by DNA vaccination is impaired if the plasmid harbors a functional Porcine circovirus type 2 rep and origin of replication.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Targeted Collection of Plasmid DNA in Large and Growing Animal Muscles 6 Weeks after DNA Vaccination with and without Electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Keranflec'H</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Keranflec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00872623v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroporation improves the immune response induced by a DNA vaccine against pseudorabies virus glycoprotein B in pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">The protective immune response against Pseudorabies virus induced by DNA vaccination is impaired if the plasmid harbors a functional Porcine circovirus type 2 rep and origin of replication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Faurez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Béven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Jestin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Keranflec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.09.020⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (3), pp.271-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2012.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712454v1</w:t>
+                <w:t xml:space="preserve">inserm-00872623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudorabies virus glycoprotein B can be used to carry foot and mouth disease antigens in DNA vaccination of pigs.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Electroporation improves the immune response induced by a DNA vaccine against pseudorabies virus glycoprotein B in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Backovic</w:t>
+                <w:t xml:space="preserve">André Keranflec’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2008.11.005⟩</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (2), pp.1032-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2011.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404242v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot-and-Mouth Disease Virus neutralizing antibodies production induced by pcDNA3 and Sindbis virus based plasmid encoding FMDV P1-2A3C3D in swine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Pseudorabies virus glycoprotein B can be used to carry foot and mouth disease antigens in DNA vaccination of pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Zientara</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Backovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (3), pp.217-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2008.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foot-and-Mouth Disease Virus neutralizing antibodies production induced by pcDNA3 and Sindbis virus based plasmid encoding FMDV P1-2A3C3D in swine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Béven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Zientara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (1), pp.45-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.antiviral.2009.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3495,279 +3629,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could the rise in poultry production be driving an increase in Human Salmonella enterica subsp. arizonae infections?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bonifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pardos de la Gandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I3S 2025 (International Symposium on Salmonella &amp; Salmonellosis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05426259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coronavirus de la pintade : une première caractérisation in vivo d'isolats purs démontre une entérite sévère chez la pintade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Orosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France. 27 (2), pp.134, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04471555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3777,404 +3911,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination humaine par Salmonella enterica subsp arizonae a-t-elle un lien avec son émergence dans la filière avicole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bonifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pardos de la Gandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Thépault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, expert des filières avicole, cunicole et piscicole; INRAE; ANSES; CTCPA - Centre technique agroalimentaire, Mar 2024, Tours, France. pp.462-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des réponses immunitaires suite à la vaccination contre Campylobacter chez deux souches aviaires diffèrentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gloanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Quesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Quesne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04082360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune responses and caecal microbiota composition in response to Campylobacter vaccination in poultry: 3 years of thesis in 3 minutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Gloanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Quesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03855729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4184,161 +4318,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on SARS-CoV-2 and other coronaviruses in mink farms in France at the end of the first year of COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Simon-Lorière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie van der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04073331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4485,51 +4619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05521104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Klitting" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bellone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.59588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Desmecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04226838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2908.230188" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04261882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Lori&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Van Der Werf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122423" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04074627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2023.106719" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04040798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gloanec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102510" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gloanec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10060981" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071392" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Eclercy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040392" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455139v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.202920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111304" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaunet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.06.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guillaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.12535" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peroz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.190068" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00988-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01931182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Th&#233;pault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27558-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03715864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2012.09.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBKQJ8CL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03712454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec&#8217;h" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.09.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKVKW4XG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Backovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2008.11.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2009.03.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonifait" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pardos de la Gandara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baug&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Brunetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04073331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van der Werf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05611073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Robardet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-026-11166-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05521104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Klitting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bellone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.59588" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Desmecht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04577858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillemoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51585/gjvr.2024.1.0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04226838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souchaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2908.230188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15122423" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04261882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Lori&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Van Der Werf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290444" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04074627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2023.106719" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04040798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gloanec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102510" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gloanec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10060981" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Eclercy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.202920" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03610624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2021.1976725" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12111304" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2020.06.018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guillaume" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.12535" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peroz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.190068" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314839v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0699-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00988-18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01931182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Th&#233;pault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27558-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03715864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00872623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec'H" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2012.09.024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBKQJ8CL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03712454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Keranflec&#8217;h" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2011.09.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKVKW4XG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Backovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2008.11.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00404759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2009.03.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonifait" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pardos de la Gandara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baug&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471555v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539612v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03855729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Brunetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04073331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van der Werf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>