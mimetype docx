--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -586,230 +586,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02477531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chemin des mauvaises filles</w:t>
+                <w:t xml:space="preserve">Sexualités juvéniles (XXe siècle). Introduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhei.4170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050603v1</w:t>
+                <w:t xml:space="preserve">halshs-02477518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualités juvéniles (XXe siècle). Introduction.</w:t>
+                <w:t xml:space="preserve">Le chemin des mauvaises filles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Revenin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Criminocorpus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02477518v1</w:t>
+                <w:t xml:space="preserve">hal-03050603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chemin des &amp;quot;Mauvaises filles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -975,196 +975,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02073814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre d’exposition « Enfants en justice ». Bagnes d’enfants, campagnes médiatiques XIXe-XXe siècles</w:t>
+                <w:t xml:space="preserve">Justice des mineurs, travail social et sexualité juvénile dans le Paris des années 1950. Une prise en charge genrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13, pp.145-150. </w:t>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Travail, pouvoir, justice : questions de genre, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rhei.3241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/framespa.697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475693v1</w:t>
+                <w:t xml:space="preserve">halshs-01418785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice des mineurs, travail social et sexualité juvénile dans le Paris des années 1950. Une prise en charge genrée</w:t>
+                <w:t xml:space="preserve">Centre d’exposition « Enfants en justice ». Bagnes d’enfants, campagnes médiatiques XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Travail, pouvoir, justice : questions de genre, 7, </w:t>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.145-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/framespa.697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rhei.3241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01418785v1</w:t>
+                <w:t xml:space="preserve">halshs-04475693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les filles violentes dans le Paris des Trente Glorieuses ?</w:t>
               </w:r>
@@ -1332,411 +1332,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfance irrégulière en contexte colonial : l’exemple de La Réunion (1858-1880).</w:t>
+                <w:t xml:space="preserve">Une histoire de l’enfance “irrégulière” à la Réunion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">enjeux de société : penser l'histoire de l'enfance et de la jeunesse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Nov 2024, Genève (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire "enfants modèles : catégories, récits, expériences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHTP, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932894v1</w:t>
+                <w:t xml:space="preserve">hal-04540757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de l’enfance “irrégulière” à la Réunion.</w:t>
+                <w:t xml:space="preserve">« Du côté des filles » : quelle histoire de la déviance juvénile féminine du 19e au 20e siècle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "enfants modèles : catégories, récits, expériences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IHTP, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">« Du côté des filles ». Quel travail social, hier et aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAHES, Apr 2024, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540757v1</w:t>
+                <w:t xml:space="preserve">hal-04540744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Du côté des filles » : quelle histoire de la déviance juvénile féminine du 19e au 20e siècle?</w:t>
+                <w:t xml:space="preserve">Enfances dans la rue : chapardeurs, prostituées, vagabonds, figurants (19e-20e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Niget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Du côté des filles ». Quel travail social, hier et aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAHES, Apr 2024, Roubaix, France</w:t>
+              <w:t xml:space="preserve">27e Rendez-vous de l’histoire : La Ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Rendez-vous de l’histoire de Blois; Protection judiciaire de la jeunesse, Oct 2024, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540744v1</w:t>
+                <w:t xml:space="preserve">hal-05346947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfance enfermée. Une histoire du pénitencier pour enfants de La Réunion à travers les archives judiciaires (1858-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives départementales de la Réunion, Oct 2024, St Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfances dans la rue : chapardeurs, prostituées, vagabonds, figurants (19e-20e siècle)</w:t>
+                <w:t xml:space="preserve">L’enfance irrégulière en contexte colonial : l’exemple de La Réunion (1858-1880).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Niget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Rendez-vous de l’histoire : La Ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Rendez-vous de l’histoire de Blois; Protection judiciaire de la jeunesse, Oct 2024, Blois, France</w:t>
+              <w:t xml:space="preserve">enjeux de société : penser l'histoire de l'enfance et de la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Nov 2024, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346947v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Innocents coupables – Bande dessinée et histoire de la justice des enfants »</w:t>
               </w:r>
@@ -2180,266 +2180,391 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022 : bilan d’une année d’archéologie à la Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le silence en héritage : Enquêter sur l’enfance de ses parents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Motte</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Yvorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Amami</w:t>
+                <w:t xml:space="preserve">Perrine Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 39, 2023</w:t>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515641v1</w:t>
+                <w:t xml:space="preserve">hal-05556301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">2022 : bilan d’une année d’archéologie à la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mauvaises filles&amp;quot;. Déviantes et délinquantes. XIXe -XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2016, Lille, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://journals.openedition.org/criminocorpus/10210, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03560670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2449,430 +2574,430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pénitencier pour enfants (1863-1879) redécouvert de l’Îlet à Guillaume (Nouvelle-Aquitaine et Outre-Mer, La Réunion, Saint-Denis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miailhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lachery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Héricotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 2022, Documents d’archéologie préventive 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/3ag4-fs92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole est aux accusés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 190 p., 2020, 978-284597-837-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vagabondes, voleuses, vicieuses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éditions François Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Régis Revenin, 979-10-252-0430-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02477577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualités juvéniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhei.4117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02477524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaise graine, deux siècles d’histoire de la justice des mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2881,320 +3006,320 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Textuel, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaises filles. Incorrigibles et rebelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Niget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.192, 2016, 9782845975606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes et la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yvorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanchard Véronique, Revenin Régis, Yvorel Jean-Jacques. Autrement, pp.407, 2010, Collection "Mutations/Sexe en Tous Genres"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes et la sexualité. Initiations, interdits, identités, 19e-21e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yvorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autrement, 2010, 978-2-7467-1366-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/autre.blanc.2010.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01418796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3204,588 +3329,588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sauvageonnes ? ». Les mineures violentes (XIX-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yvorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Poirson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combattantes : une histoire de la violence féminine en Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.196-209, 2020, 9782021427318, 2021427315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04475731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineures criminelles : portrait croisés XIXe-XXe siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Revenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yvorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cadiet L., Chauvaud Frédéric, Gauvard Claude, Schmitt Pantel P., Tsikounas M. </w:t>
+              <w:t xml:space="preserve">Véronique Blanchard; Régis Revenin; Jean-Jacques Yvorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures de femmes criminelles de l'antiquité à nos jours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les jeunes et la sexualité. Initiations, interdits, identités, 19e-21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.12-20, 2010, Mutations, 978-2-7467-1366-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autre.blanc.2010.01.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523798v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yvorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Blanchard; Régis Revenin; Jean-Jacques Yvorel. </w:t>
+              <w:t xml:space="preserve">Blanchard Véronique, Revenin Régis, Yvorel Jean-Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeunes et la sexualité. Initiations, interdits, identités, 19e-21e siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les jeunes et la sexualité : initiations, interdits, identités (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.12-20, 2010, Collection "Mutations/Sexes en Tous Genres"</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423964v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La régulation socio-judiciaire de la sexualité juvénile à Montréal dans le premier XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Niget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yvorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeunes et la sexualité : initiations, interdits, identités (XIXe-XXIe siècles)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les jeunes &amp; la sexualité : initiations, interdits, identités (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.87-98, 2010, Mutations / Sexes en tous genres, 978-2746713666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autre.blanc.2010.01.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523800v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation socio-judiciaire de la sexualité juvénile à Montréal dans le premier XXe siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineures criminelles : portrait croisés XIXe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yvorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cadiet L., Chauvaud Frédéric, Gauvard Claude, Schmitt Pantel P., Tsikounas M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeunes &amp; la sexualité : initiations, interdits, identités (XIXe-XXIe siècle)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Figures de femmes criminelles de l'antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de La Sorbonne, pp.81-93, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924862v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Riehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3801,120 +3926,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portail scientifique "Enfants en justice. XIXe-XXe siècles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://enfantsenjustice.fr/?dominique-riehl-1910-1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « mauvaises filles » du Bon Pasteur (France, 1950-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe - Le genre dans l'objectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04475715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3924,266 +4049,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaises filles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émérance Dubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier "Interroger la domination adulte", Mouvements, 115</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.79-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.115.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04337148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pénitencier à La Réunion : une histoire de pierres, d'hommes et d'enfants (1863-1879)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et jeunesse à l'époque contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/genrehistoire.710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04477951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4193,114 +4318,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaises filles&amp;quot; Portraits de la déviance féminine juvénile (1945-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Poitiers (France), 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01497424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4447,51 +4572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04439903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.083.0013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chenu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.008.0050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3760" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03050603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.4170" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dudeffant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vandesquille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Herbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Garin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05285-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3241" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.697" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.2878" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Amami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03627769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miailhe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;ricotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/3ag4-fs92" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02977342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/la_parole_est_aux_accuses" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bourin-editeur.fr/fr/books/vagabondes-voleuses-vicieuses-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.4117" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02577260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstextuel.com/index.php?cat=020406&amp;amp;id=663" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yvorel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.blanc.2010.01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523798v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423964v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.blanc.2010.01.0012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924862v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.blanc.2010.01.0087" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;m&#233;rance Dubas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.115.0079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425492v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.710" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01497424v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04439903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.083.0013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chenu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.008.0050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3760" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.4170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03050603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dudeffant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vandesquille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Herbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Garin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05285-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.697" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3241" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.2878" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yvorel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Amami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03627769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miailhe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;ricotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/3ag4-fs92" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02977342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/la_parole_est_aux_accuses" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bourin-editeur.fr/fr/books/vagabondes-voleuses-vicieuses-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.4117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02577260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstextuel.com/index.php?cat=020406&amp;amp;id=663" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.blanc.2010.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.blanc.2010.01.0012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924862v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.blanc.2010.01.0087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;m&#233;rance Dubas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.115.0079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.710" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01497424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>