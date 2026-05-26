--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -495,321 +495,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04470542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sexualité des filles et des garçons dans le Paris d’après-guerre. Du Code pénal de 1810 aux lois du genre</w:t>
+                <w:t xml:space="preserve">Sexualités juvéniles (XXe siècle). Introduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Dossier "Mauvaises filles. Déviantes et délinquantes, 19e-21e siècle", </w:t>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/criminocorpus.3760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rhei.4170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02477531v1</w:t>
+                <w:t xml:space="preserve">halshs-02477518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualités juvéniles (XXe siècle). Introduction.</w:t>
+                <w:t xml:space="preserve">Le chemin des mauvaises filles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Revenin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Criminocorpus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02477518v1</w:t>
+                <w:t xml:space="preserve">hal-03050603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chemin des mauvaises filles</w:t>
+                <w:t xml:space="preserve">La sexualité des filles et des garçons dans le Paris d’après-guerre. Du Code pénal de 1810 aux lois du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Criminocorpus</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Dossier "Mauvaises filles. Déviantes et délinquantes, 19e-21e siècle", </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.3760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050603v1</w:t>
+                <w:t xml:space="preserve">halshs-02477531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chemin des &amp;quot;Mauvaises filles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1332,342 +1332,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de l’enfance “irrégulière” à la Réunion.</w:t>
+                <w:t xml:space="preserve">« Du côté des filles » : quelle histoire de la déviance juvénile féminine du 19e au 20e siècle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "enfants modèles : catégories, récits, expériences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IHTP, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">« Du côté des filles ». Quel travail social, hier et aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAHES, Apr 2024, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540757v1</w:t>
+                <w:t xml:space="preserve">hal-04540744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Du côté des filles » : quelle histoire de la déviance juvénile féminine du 19e au 20e siècle?</w:t>
+                <w:t xml:space="preserve">Une histoire de l’enfance “irrégulière” à la Réunion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Du côté des filles ». Quel travail social, hier et aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAHES, Apr 2024, Roubaix, France</w:t>
+              <w:t xml:space="preserve">Séminaire "enfants modèles : catégories, récits, expériences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHTP, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540744v1</w:t>
+                <w:t xml:space="preserve">hal-04540757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfances dans la rue : chapardeurs, prostituées, vagabonds, figurants (19e-20e siècle)</w:t>
+                <w:t xml:space="preserve">L’enfance enfermée. Une histoire du pénitencier pour enfants de La Réunion à travers les archives judiciaires (1858-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Niget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Rendez-vous de l’histoire : La Ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Rendez-vous de l’histoire de Blois; Protection judiciaire de la jeunesse, Oct 2024, Blois, France</w:t>
+              <w:t xml:space="preserve">Histoire de l'enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales de la Réunion, Oct 2024, St Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346947v1</w:t>
+                <w:t xml:space="preserve">hal-04932879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfance enfermée. Une histoire du pénitencier pour enfants de La Réunion à travers les archives judiciaires (1858-1880)</w:t>
+                <w:t xml:space="preserve">Enfances dans la rue : chapardeurs, prostituées, vagabonds, figurants (19e-20e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Niget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l'enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives départementales de la Réunion, Oct 2024, St Denis de la Réunion, France</w:t>
+              <w:t xml:space="preserve">27e Rendez-vous de l’histoire : La Ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Rendez-vous de l’histoire de Blois; Protection judiciaire de la jeunesse, Oct 2024, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932879v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfance irrégulière en contexte colonial : l’exemple de La Réunion (1858-1880).</w:t>
               </w:r>
@@ -2018,191 +2018,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dossier judicaire. Une source privilégiée pour écrire l’histoire des sexualités juvéniles ? Les archives de l’Éducation surveillée. Le cas des Centres d’observation de Chevilly-Larue (pour filles) et de Savigny-sur-Orge (pour garçons) dans les années 1950</w:t>
+                <w:t xml:space="preserve">La justice des mineurs dans la France des années 1940 et 1950. Une prise en charge genrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Nouvelles approches du genre" - Université de Toulouse-Jean Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie Chaperon; Sylvie Mouysset, Jan 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Enfance, jeunesse et régulations sociales. Regards comparés France-Canada, 19e-20e siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louise Bienvenue; Christine Hudon; Éric Pierre; Pascale Quincy-Lefebvre, May 2010, Angers - France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063003v1</w:t>
+                <w:t xml:space="preserve">hal-04062926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justice des mineurs dans la France des années 1940 et 1950. Une prise en charge genrée</w:t>
+                <w:t xml:space="preserve">Le dossier judicaire. Une source privilégiée pour écrire l’histoire des sexualités juvéniles ? Les archives de l’Éducation surveillée. Le cas des Centres d’observation de Chevilly-Larue (pour filles) et de Savigny-sur-Orge (pour garçons) dans les années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance, jeunesse et régulations sociales. Regards comparés France-Canada, 19e-20e siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Louise Bienvenue; Christine Hudon; Éric Pierre; Pascale Quincy-Lefebvre, May 2010, Angers - France, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Nouvelles approches du genre" - Université de Toulouse-Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Chaperon; Sylvie Mouysset, Jan 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062926v1</w:t>
+                <w:t xml:space="preserve">hal-04063003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2470,51 +2470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaises filles&amp;quot;. Déviantes et délinquantes. XIXe -XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3055,51 +3055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaises filles. Incorrigibles et rebelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Niget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.192, 2016, 9782845975606</w:t>
             </w:r>
           </w:p>
@@ -3645,51 +3645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation socio-judiciaire de la sexualité juvénile à Montréal dans le premier XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Niget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4572,51 +4572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04439903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.083.0013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chenu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.008.0050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3760" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.4170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03050603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dudeffant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vandesquille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Herbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Garin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05285-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.697" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3241" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.2878" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yvorel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Amami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03627769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miailhe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;ricotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/3ag4-fs92" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02977342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/la_parole_est_aux_accuses" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bourin-editeur.fr/fr/books/vagabondes-voleuses-vicieuses-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.4117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02577260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstextuel.com/index.php?cat=020406&amp;amp;id=663" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.blanc.2010.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.blanc.2010.01.0012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924862v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.blanc.2010.01.0087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;m&#233;rance Dubas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.115.0079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.710" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01497424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04439903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14758" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.083.0013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chenu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.008.0050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.4170" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03050603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3760" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dudeffant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vandesquille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Herbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Garin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05285-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.697" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3241" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.2878" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yvorel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Amami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03627769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miailhe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lachery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;ricotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/3ag4-fs92" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02977342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/la_parole_est_aux_accuses" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bourin-editeur.fr/fr/books/vagabondes-voleuses-vicieuses-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.4117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02577260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstextuel.com/index.php?cat=020406&amp;amp;id=663" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.blanc.2010.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.blanc.2010.01.0012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924862v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.blanc.2010.01.0087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;m&#233;rance Dubas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.115.0079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.710" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01497424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>