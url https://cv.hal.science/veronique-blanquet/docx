--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> veronique blanquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA quality challenges in breast cancer samples from three low-middle income African countries: a straightforward protocol for research in cancer genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dangbemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fassinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lacorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 298-299, pp.295-301. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cancergen.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic factors of breast cancer and survival in Sub-Saharan Africa: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Adou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer characteristics in low- and middle-income countries: An umbrella review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbeth Tolentino-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pofagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Ahindu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.102797. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2025.102797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a regulatory polymorphism in the bovine PICALM gene associated with milk α S1 ‐casein concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben-Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (4), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.70036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free discrimination of muscle proteins based on nonresonant background signature of Multiplex-Coherent Anti-Stokes Raman Scattering imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Nafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arles Bottega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae1f9c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer in the Grand Libreville, Gabon (2013–2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahine Ivanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maxwell Parkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Filankembo Kava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nziengui Tirogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nzamba Bissielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.102695. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2024.102695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a functional single nucleotide polymorphism in the &amp;lt;i&amp;gt;FASN&amp;lt;/i&amp;gt; promoter associated with milk fat traits in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bourgeois‐brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.13477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic factors and overall survival of breast cancer in Benin: a hospital-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Moufalilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kiki-Migan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Totah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.295. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-024-03114-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the continuum of care in Sub-Saharan African hospitals performing surgery for breast cancer: a secondary analysis of the GlobalSurg 3 study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Lawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Moïse Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1529. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-024-13267-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a cloning-free CRISPR/Cas9 protocol to generate large deletions in the bovine MDBK cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Stojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mörke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13353-024-00846-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHEXL222P Mutation Increases Phex Expression in a New ENU Mouse Model for XLH Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole El Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (8), pp.1356. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13081356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range linkage disequilibrium in French beef cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00657-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMOUS: a fast instrumental and computational pipeline for multiphoton microscopy applied to 3D imaging of muscle ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (27), pp.274005. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abf8f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blonde d’Aquitaine T3811&gt;G3811 mutation in the myostatin gene: association with growth, carcass, and muscle phenotypes in veal calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (2), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skab039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of breed structure in farm animals: empirical comparison between SNP and microsatellite performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Laoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahraoui Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semir Bechir Suheil Gaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Belabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11010057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP-2 overexpressing mice exhibit a hypermuscular phenotype with contrasting molecular effects compared to GASP-1 transgenics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Boukredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gondran-Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online first, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201901220R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dnajc2 is required for mouse early embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP-1 and GASP-2, two closely structurally related proteins with a functional duality in antitrypsin inhibition specificity: a mechanistic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lapeyronie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montasir Al Mansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online Version of Record before inclusion in an issue, 10 p;. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.15072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of both full-length and truncated isoforms of bovine PGC-1alpha enhances myoblasts differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.genrep.2018.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic homogenization of indigenous sheep breeds in Northwest Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Belabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouhrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semir Bechir Suheil Gaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.7920. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44137-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic homogeneity of North-African goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet-Amina Ouchene-Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pompanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouhrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0202196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNV-LDC: an optimised method for copy number variation discovery in low depth of coverage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Jamail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Bensellak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.37-42. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDMB.2018.096408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of copy number variation in French dairy and beef breeds using next-generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meersseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0352-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myostatin deficiency is associated with lipidomic abnormalities in skeletal muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1862 (10 - part A), pp.1044-1055. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in adiposity and glucose homeostasis in adult gasp-1 overexpressing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (5), pp.1896-1911. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000485878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing patterns of genetic admixture between sheep breeds: Case study in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahraoui Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Laoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Belabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Outayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (16), pp.6404-6412. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An siRNA-based screen in C2C12 myoblasts identifies novel genes involved in myogenic differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange-Line Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouhouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (1), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2017.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a large collection of small genome variations in French dairy and beef breeds using whole-genome sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.87. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0268-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolor multiphoton microscopy based on a nanosecond supercontinuum laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Philip O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Kano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.709-714. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201500283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of copy number variations in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.183-183. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2016.94supplement4183a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of C2C12 myoblast proliferation and differentiation by GASP-2, a myostatin inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Pèrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry and Biophysics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrep.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WFIKKN1 and WFIKKN2: “Companion” proteins regulating TGFB activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytokine and Growth Factor Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cytogfr.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Notch signalling leads to postnatal skeletal muscle hypertrophy in Pofut1cax/caxmice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Al Jaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy K. Heu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pennarubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Segelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsob.160211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invalidation of HspB1 gene in mouse alters the ultrastructural phenotype of muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0158644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new otogelin ENU mouse model for autosomal-recessive nonsyndromic moderate hearing impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole El Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.2-8. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40064-015-1537-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of hyperplasia in Gasp-1 overexpressing mice is dependent on myostatin up-regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.1241-1259. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000366335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murine GASP-1 N-Glycosylation is not Essential for its Activity on C2C12 Myogenic Cells but Alters its Secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legardinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman A. Maftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.791-804. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000341458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypomorphic mutation in the Gfi1 transcriptional repressor results in a novel form of neutropenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ordoñez-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Jönsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (9), pp.2395-2408. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201242589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02518924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP/WFIKKN proteins: evolutionary aspects of their functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (8), Non paginé. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0043710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Gasp1 overexpression in mice leads mainly to a hypermuscular phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy K. Heu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitised mutagenesis screen in the mouse to explore the bovine genome: study of muscle characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.663-671. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training and aging modulate the loss-of-balance phenotype observed in a new ENU-induced allele of Otopetrin1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nalesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Messaddeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 97 (10), pp.787-98. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BC20040525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des thérapies alternatives et complémentaires dans le cadre du cancer au niveau mondial : Revue systématique de la littérature et méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Dessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asséréhou Blaise Choki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Adou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque inter-régional de recherche paramédicale du GIRCI SOHO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLCC Claudius Régaud, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie CARS multiplexée pour la discrimination sans marquage des protéines musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Nafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arles Bottega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOTOP 2025 - Imagerie et résolution ultime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Optique et Photonique (ROP), Oct 2025, Villneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du continuum de soins dans les hôpitaux d'Afrique subsaharienne pratiquant la chirurgie du cancer du sein : une analyse secondaire de l'étude GlobalSurg 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Lawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Congrès de la Société Africaine de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Africaine de Santé Publique, Sep 2025, COTONOU, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the point-spread-function using 1 µm diameter microspheres for image restoration in biomedical multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ajdenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chouzenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasboug, France. pp.22, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cancer du sein en Afrique subsaharienne, un nouveau défi sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanga Mahiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Laleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADELF - EPITER, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial organization of muscular myosin identified by the optical and computational pipeline FAMOUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ferrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.3, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de facteurs de risques génétiques du cancer du sein au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Laleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th AORTIC Intenational Conference on Cancer in Africa in virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of QTLs for meat quality traits in French Charolaise breed using HD SNP data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC'19 / New challenges in Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, KENITRA, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of linkage disequilibrium for fine-mapping of QTL : application to meat quality in French beef cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd PhD seminar of the Genetic Animal Department</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, MONTAUBAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the genetic determinism of muscular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Muscle of Cochin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of linkage disequilibrium studies for fine-mapping QTL : case study : application to meat quality in French beef cattle breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole Doctorale SBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Mézières-en-Brenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of GASP-1 or GASP- 2 overexpression on muscle development and metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle Development, Regeneration and Disease 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSFM, Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric analysis of muscle cross sections using multicolor immunofluorescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomedical Engineering (ICBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous two- and three-photon fluorescence of a biological substance with a picosecond ultrawide band laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.58, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE MULTIPHOTONIQUE DE TISSUS MUSCULAIRES PAR SOURCE ULTRALARGE SPECTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Philip O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2017 Journées Nationales d’Optique Guidée 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and physiologic regulation of myostatin in mice : study of the GASP-2 protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student seminar of the ED524 doctoral School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pouligny-Notre-Dame, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP-1 & 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSFM, Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP-2 proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Advanced School for Mouse Phenogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liebfrauenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The GEIST Institut Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquençage d'une région ciblée en relation avec le développement musculaire dans la race bovine Limousine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Arico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'association des techniciens en cytogénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphoton imaging with a nanosecond supercontinuum source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney P. O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tombelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multiphoton Microscopy in the Biomedical Sciences XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2208134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The T3811&amp;gt;G3811 mutation in the Blonde d’Aquitaine myostatin gene: effects on beef traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inactivation de la protéine hsp27 pour comprendre les mécanismes de tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France. 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutagénèse chimique sensibilisée chez la souris, une approche innovante pour l'étude du génome bovin : application à l'étude des caractéristiques musculaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au traitement du cancer du sein chez les femmes en population générale à Cotonou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnangnon Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houéhanou Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Salmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboko Justie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, Attitudes et Pratiques des médecins généralistes sur le cancer du sein dans le département du Littoral en République du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnangnon Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houéhanou Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Moufalilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodjrenou Eunice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs pronostiques et survie des femmes atteintes d'un cancer du sein en Afrique au Sud du Sahara - Revue systématique et méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Stephan Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICLIN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-3D-multiphoton imaging of whole biological structures with a computational assistance and the pipeline FAMOUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMOUS pipeline: multiphoton microscopy and computational strategy for 3D imaging of biomedical sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSB Symposium "Frontiers in Bioimaging"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myogensis Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lucca, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new polymorphism in myostatin influences beef traits in a blonde d’aquitaine-holstein crossbred population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. INRA, 2015, 61th. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A siRNA mediated screen during C2C12 myogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Methods in Molecular Biology, 978-1-4939-8896-9. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-8897-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements MéthodologIques pour l’Analyse du phénotype MyostatIne en race Blonde d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId314"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> veronique blanquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie M-CARS exploitée hors résonances vibrationnelles pour la discrimination sans marquage de protéines musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Nafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arles Bottega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIONC 2026 - Journées imagerie non conventionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Fontbonne, Nicolas Ducros, Nicolas Verrier, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein en Afrique subsaharienne : surmonter les défis génomiques pour mettre en œuvre une approche intégrée d'épidémiologie génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ivanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Brice Ngoungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Darre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International ADELF-EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADELF EPITER, Dec 2025, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des thérapies alternatives et complémentaires dans le cadre du cancer au niveau mondial : Revue systématique de la littérature et méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Dessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asséréhou Blaise Choki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Adou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque inter-régional de recherche paramédicale du GIRCI SOHO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLCC Claudius Régaud, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Quality challenges in Breast Cancer FFPE samples from three Low-middle income African countries: A pioneering genetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fassinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Laccore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Women's Health and Breast Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie CARS multiplexée pour la discrimination sans marquage des protéines musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Nafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arles Bottega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOTOP 2025 - Imagerie et résolution ultime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Optique et Photonique (ROP), Oct 2025, Villneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du continuum de soins dans les hôpitaux d'Afrique subsaharienne pratiquant la chirurgie du cancer du sein : une analyse secondaire de l'étude GlobalSurg 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Lawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Congrès de la Société Africaine de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Africaine de Santé Publique, Sep 2025, COTONOU, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the point-spread-function using 1 µm diameter microspheres for image restoration in biomedical multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ajdenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chouzenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasboug, France. pp.22, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cancer du sein en Afrique subsaharienne, un nouveau défi sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanga Mahiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Laleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADELF - EPITER, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial organization of muscular myosin identified by the optical and computational pipeline FAMOUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ferrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.3, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de facteurs de risques génétiques du cancer du sein au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Laleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th AORTIC Intenational Conference on Cancer in Africa in virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of QTLs for meat quality traits in French Charolaise breed using HD SNP data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC'19 / New challenges in Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, KENITRA, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of linkage disequilibrium for fine-mapping of QTL : application to meat quality in French beef cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd PhD seminar of the Genetic Animal Department</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, MONTAUBAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the genetic determinism of muscular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Muscle of Cochin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of linkage disequilibrium studies for fine-mapping QTL : case study : application to meat quality in French beef cattle breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole Doctorale SBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Mézières-en-Brenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of GASP-1 or GASP- 2 overexpression on muscle development and metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle Development, Regeneration and Disease 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSFM, Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric analysis of muscle cross sections using multicolor immunofluorescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomedical Engineering (ICBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous two- and three-photon fluorescence of a biological substance with a picosecond ultrawide band laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.58, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and physiologic regulation of myostatin in mice : study of the GASP-2 protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student seminar of the ED524 doctoral School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pouligny-Notre-Dame, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE MULTIPHOTONIQUE DE TISSUS MUSCULAIRES PAR SOURCE ULTRALARGE SPECTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Philip O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2017 Journées Nationales d’Optique Guidée 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP-1 & 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSFM, Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP-2 proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Advanced School for Mouse Phenogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liebfrauenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The GEIST Institut Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquençage d'une région ciblée en relation avec le développement musculaire dans la race bovine Limousine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Arico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'association des techniciens en cytogénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphoton imaging with a nanosecond supercontinuum source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney P. O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tombelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multiphoton Microscopy in the Biomedical Sciences XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2208134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The T3811&amp;gt;G3811 mutation in the Blonde d’Aquitaine myostatin gene: effects on beef traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inactivation de la protéine hsp27 pour comprendre les mécanismes de tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France. 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutagénèse chimique sensibilisée chez la souris, une approche innovante pour l'étude du génome bovin : application à l'étude des caractéristiques musculaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA quality challenges in breast cancer samples from three low-middle income African countries: a straightforward protocol for research in cancer genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dangbemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fassinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lacorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 298-299, pp.295-301. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cancergen.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer characteristics in low- and middle-income countries: An umbrella review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbeth Tolentino-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pofagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Ahindu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.102797. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2025.102797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic factors of breast cancer and survival in Sub-Saharan Africa: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Adou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a regulatory polymorphism in the bovine PICALM gene associated with milk α S1 ‐casein concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben-Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (4), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.70036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free discrimination of muscle proteins based on nonresonant background signature of Multiplex-Coherent Anti-Stokes Raman Scattering imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Nafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arles Bottega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae1f9c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer in the Grand Libreville, Gabon (2013–2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahine Ivanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maxwell Parkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Filankembo Kava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nziengui Tirogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nzamba Bissielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.102695. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2024.102695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a functional single nucleotide polymorphism in the &amp;lt;i&amp;gt;FASN&amp;lt;/i&amp;gt; promoter associated with milk fat traits in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bourgeois‐brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.13477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the continuum of care in Sub-Saharan African hospitals performing surgery for breast cancer: a secondary analysis of the GlobalSurg 3 study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Lawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Moïse Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1529. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-024-13267-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic factors and overall survival of breast cancer in Benin: a hospital-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Moufalilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kiki-Migan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Totah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.295. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-024-03114-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a cloning-free CRISPR/Cas9 protocol to generate large deletions in the bovine MDBK cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Stojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mörke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13353-024-00846-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHEXL222P Mutation Increases Phex Expression in a New ENU Mouse Model for XLH Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole El Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (8), pp.1356. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13081356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range linkage disequilibrium in French beef cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00657-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMOUS: a fast instrumental and computational pipeline for multiphoton microscopy applied to 3D imaging of muscle ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (27), pp.274005. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abf8f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blonde d’Aquitaine T3811&gt;G3811 mutation in the myostatin gene: association with growth, carcass, and muscle phenotypes in veal calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (2), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skab039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP-2 overexpressing mice exhibit a hypermuscular phenotype with contrasting molecular effects compared to GASP-1 transgenics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Boukredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gondran-Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online first, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201901220R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of breed structure in farm animals: empirical comparison between SNP and microsatellite performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Laoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahraoui Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semir Bechir Suheil Gaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Belabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11010057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of both full-length and truncated isoforms of bovine PGC-1alpha enhances myoblasts differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.genrep.2018.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic homogenization of indigenous sheep breeds in Northwest Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Belabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouhrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semir Bechir Suheil Gaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.7920. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44137-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dnajc2 is required for mouse early embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP-1 and GASP-2, two closely structurally related proteins with a functional duality in antitrypsin inhibition specificity: a mechanistic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lapeyronie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montasir Al Mansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online Version of Record before inclusion in an issue, 10 p;. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.15072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic homogeneity of North-African goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet-Amina Ouchene-Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pompanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouhrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0202196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNV-LDC: an optimised method for copy number variation discovery in low depth of coverage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Jamail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Bensellak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.37-42. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDMB.2018.096408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of copy number variation in French dairy and beef breeds using next-generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meersseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0352-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myostatin deficiency is associated with lipidomic abnormalities in skeletal muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1862 (10 - part A), pp.1044-1055. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in adiposity and glucose homeostasis in adult gasp-1 overexpressing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (5), pp.1896-1911. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000485878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing patterns of genetic admixture between sheep breeds: Case study in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahraoui Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Laoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Belabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Outayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (16), pp.6404-6412. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An siRNA-based screen in C2C12 myoblasts identifies novel genes involved in myogenic differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange-Line Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouhouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (1), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2017.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a large collection of small genome variations in French dairy and beef breeds using whole-genome sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.87. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0268-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of copy number variations in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.183-183. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2016.94supplement4183a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolor multiphoton microscopy based on a nanosecond supercontinuum laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Philip O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Kano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.709-714. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201500283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of C2C12 myoblast proliferation and differentiation by GASP-2, a myostatin inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Pèrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry and Biophysics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrep.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WFIKKN1 and WFIKKN2: “Companion” proteins regulating TGFB activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytokine and Growth Factor Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cytogfr.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Notch signalling leads to postnatal skeletal muscle hypertrophy in Pofut1cax/caxmice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Al Jaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy K. Heu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pennarubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Segelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsob.160211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invalidation of HspB1 gene in mouse alters the ultrastructural phenotype of muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0158644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new otogelin ENU mouse model for autosomal-recessive nonsyndromic moderate hearing impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole El Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.2-8. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40064-015-1537-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of hyperplasia in Gasp-1 overexpressing mice is dependent on myostatin up-regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.1241-1259. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000366335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murine GASP-1 N-Glycosylation is not Essential for its Activity on C2C12 Myogenic Cells but Alters its Secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legardinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman A. Maftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.791-804. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000341458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypomorphic mutation in the Gfi1 transcriptional repressor results in a novel form of neutropenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ordoñez-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Jönsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (9), pp.2395-2408. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201242589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02518924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP/WFIKKN proteins: evolutionary aspects of their functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (8), Non paginé. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0043710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Gasp1 overexpression in mice leads mainly to a hypermuscular phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy K. Heu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitised mutagenesis screen in the mouse to explore the bovine genome: study of muscle characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.663-671. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training and aging modulate the loss-of-balance phenotype observed in a new ENU-induced allele of Otopetrin1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nalesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Messaddeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 97 (10), pp.787-98. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BC20040525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au traitement du cancer du sein chez les femmes en population générale à Cotonou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnangnon Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houéhanou Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Salmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboko Justie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs pronostiques et survie des femmes atteintes d'un cancer du sein en Afrique au Sud du Sahara - Revue systématique et méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Stephan Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICLIN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, Attitudes et Pratiques des médecins généralistes sur le cancer du sein dans le département du Littoral en République du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnangnon Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houéhanou Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Moufalilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodjrenou Eunice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-3D-multiphoton imaging of whole biological structures with a computational assistance and the pipeline FAMOUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMOUS pipeline: multiphoton microscopy and computational strategy for 3D imaging of biomedical sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSB Symposium "Frontiers in Bioimaging"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myogensis Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lucca, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new polymorphism in myostatin influences beef traits in a blonde d’aquitaine-holstein crossbred population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. INRA, 2015, 61th. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A siRNA mediated screen during C2C12 myogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Methods in Molecular Biology, 978-1-4939-8896-9. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-8897-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements MéthodologIques pour l’Analyse du phénotype MyostatIne en race Blonde d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chkeir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gnangnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dangbemey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fassinou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lacorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cancergen.2025.11.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05144564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Hou&#233;hanou Rodrigue Gnangnon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinsou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Adou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05021248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Tolentino-Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pofagi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Ahindu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toniolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2025.102797" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poncet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben-Braiek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.70036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trautmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arles Bottega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae1f9c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahine Ivanga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maxwell Parkin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Filankembo Kava" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nziengui Tirogo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nzamba Bissielou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2024.102695" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04717807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois&#8208;brunel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13477" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04583010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Moufalilou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kiki-Migan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Totah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-024-03114-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Lawani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Knight" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mo&#239;se Dossou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13267-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Stojak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#246;rke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Blanquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13353-024-00846-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole El Hakam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081356" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid El Hou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00657-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225997v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Massias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf8f2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Laoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraoui Harkat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lafri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semir Bechir Suheil Gaouar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Belabdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Boukredine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondran-Tellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901220R" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H&#233;lary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSJ9KSGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montasir Al Mansi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15072" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bamba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genrep.2018.10.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ouhrouch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44137-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804810v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet-Amina Ouchene-Khelifi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pompanon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ouchene" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202196" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Jadid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Jamail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bensellak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMB.2018.096408" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meersseman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0352-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2017.06.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Blanquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000485878" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623921v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Laoun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Benali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Outayeb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3069" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01599315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Alwan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne da Silva" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.07.037" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0268-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201500283" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016.94supplement4183a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#232;ri&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrep.2016.03.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2016.06.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630834v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Al Jaam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy K. Heu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pennarubia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Segelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160211" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158644" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634509v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-1537-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123375v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366335" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211973v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. Maftah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000341458" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02518924v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ordo&#241;ez-Rueda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#246;nsson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mancardi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201242589" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211967v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cocquempot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043710" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000773v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Monestier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Brun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Malhouroux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-541" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211944v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wagner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002405" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187441v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nalesso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herpin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bizot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20040525" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05357608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dessi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass&#233;r&#233;hou Blaise Choki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05315860v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Knight" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Dossou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669405v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ajdenbaum" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016624" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04123275v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gnangnon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanga Mahin&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sacca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Laleye" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694368v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parente" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03439549v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Houinato" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152221v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Romain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152235v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789466v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152216v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002761v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002762v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002763v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465516v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306681" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583036v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Magnol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002744v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devilers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002748v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002746v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002745v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Auvray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Delpy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arico" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney P. O'Connor" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208134" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743428v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caste" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211988v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752661v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092661v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnangnon Freddy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;hanou Rodrigue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Salmane" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboko Justie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092648v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodjrenou Eunice" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04119327v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Stephan Houinato" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274262v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280626v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal&#178;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789404v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789403v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211992v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caste" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002759v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8897-6_13" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785471v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trautmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arles Bottega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05601645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chkeir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Hou&#233;hanou Rodrigue Gnangnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ivanga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Darre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05357608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toniolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dessi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass&#233;r&#233;hou Blaise Choki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Adou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05579850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fassinou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laccore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaumet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05315860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Lawani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Knight" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Dossou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ajdenbaum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04123275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gnangnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanga Mahin&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sacca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Laleye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03439549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gnangnon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Houinato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid El Hou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Romain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Blanquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devilers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Magnol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Auvray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Delpy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arico" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney P. O'Connor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743428v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cocquempot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dangbemey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fassinou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lacorre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cancergen.2025.11.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05021248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Tolentino-Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pofagi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Ahindu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2025.102797" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05144564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinsou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262904v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poncet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben-Braiek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.70036" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380440v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae1f9c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahine Ivanga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maxwell Parkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Filankembo Kava" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nziengui Tirogo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nzamba Bissielou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2024.102695" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04717807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois&#8208;brunel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13477" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Knight" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mo&#239;se Dossou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13267-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04583010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Moufalilou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kiki-Migan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Totah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-024-03114-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Stojak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#246;rke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Blanquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13353-024-00846-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648412v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole El Hakam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081356" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00657-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225997v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Massias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf8f2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623540v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Boukredine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondran-Tellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901220R" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622580v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Laoun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraoui Harkat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lafri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semir Bechir Suheil Gaouar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Belabdi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010057" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002749v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bamba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genrep.2018.10.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ouhrouch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44137-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H&#233;lary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSJ9KSGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618615v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montasir Al Mansi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15072" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804810v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet-Amina Ouchene-Khelifi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pompanon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ouchene" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002750v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Jadid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Jamail" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bensellak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMB.2018.096408" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meersseman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0352-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2017.06.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000485878" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623921v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Laoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Benali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Outayeb" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3069" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01599315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Alwan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne da Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.07.037" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479216v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0268-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016.94supplement4183a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321985v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201500283" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409031v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#232;ri&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrep.2016.03.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333153v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2016.06.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630834v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Al Jaam" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy K. Heu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pennarubia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Segelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160211" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633628v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158644" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634509v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-1537-y" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123375v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366335" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211973v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. Maftah" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000341458" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02518924v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ordo&#241;ez-Rueda" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#246;nsson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mancardi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201242589" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211967v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043710" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000773v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Monestier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Brun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Malhouroux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-541" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211944v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wagner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002405" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187441v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nalesso" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herpin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bizot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20040525" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092661v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnangnon Freddy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;hanou Rodrigue" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Salmane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboko Justie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04119327v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Stephan Houinato" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092648v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodjrenou Eunice" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274262v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280626v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal&#178;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789404v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789403v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211992v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caste" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002759v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8897-6_13" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>