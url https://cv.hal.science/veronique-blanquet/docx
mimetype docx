--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> veronique blanquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie M-CARS exploitée hors résonances vibrationnelles pour la discrimination sans marquage de protéines musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Nafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arles Bottega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIONC 2026 - Journées imagerie non conventionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Fontbonne, Nicolas Ducros, Nicolas Verrier, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein en Afrique subsaharienne : surmonter les défis génomiques pour mettre en œuvre une approche intégrée d'épidémiologie génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ivanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Brice Ngoungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Darre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International ADELF-EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADELF EPITER, Dec 2025, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des thérapies alternatives et complémentaires dans le cadre du cancer au niveau mondial : Revue systématique de la littérature et méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Dessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asséréhou Blaise Choki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Adou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque inter-régional de recherche paramédicale du GIRCI SOHO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLCC Claudius Régaud, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Quality challenges in Breast Cancer FFPE samples from three Low-middle income African countries: A pioneering genetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fassinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Laccore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Women's Health and Breast Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie CARS multiplexée pour la discrimination sans marquage des protéines musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Nafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arles Bottega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOTOP 2025 - Imagerie et résolution ultime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Optique et Photonique (ROP), Oct 2025, Villneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du continuum de soins dans les hôpitaux d'Afrique subsaharienne pratiquant la chirurgie du cancer du sein : une analyse secondaire de l'étude GlobalSurg 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Lawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Congrès de la Société Africaine de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Africaine de Santé Publique, Sep 2025, COTONOU, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the point-spread-function using 1 µm diameter microspheres for image restoration in biomedical multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ajdenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chouzenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasboug, France. pp.22, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cancer du sein en Afrique subsaharienne, un nouveau défi sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanga Mahiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Laleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADELF - EPITER, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial organization of muscular myosin identified by the optical and computational pipeline FAMOUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ferrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.3, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de facteurs de risques génétiques du cancer du sein au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Laleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th AORTIC Intenational Conference on Cancer in Africa in virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of QTLs for meat quality traits in French Charolaise breed using HD SNP data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC'19 / New challenges in Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, KENITRA, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of linkage disequilibrium for fine-mapping of QTL : application to meat quality in French beef cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd PhD seminar of the Genetic Animal Department</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, MONTAUBAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the genetic determinism of muscular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Muscle of Cochin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of linkage disequilibrium studies for fine-mapping QTL : case study : application to meat quality in French beef cattle breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole Doctorale SBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Mézières-en-Brenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of GASP-1 or GASP- 2 overexpression on muscle development and metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle Development, Regeneration and Disease 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSFM, Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric analysis of muscle cross sections using multicolor immunofluorescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomedical Engineering (ICBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous two- and three-photon fluorescence of a biological substance with a picosecond ultrawide band laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.58, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and physiologic regulation of myostatin in mice : study of the GASP-2 protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student seminar of the ED524 doctoral School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pouligny-Notre-Dame, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE MULTIPHOTONIQUE DE TISSUS MUSCULAIRES PAR SOURCE ULTRALARGE SPECTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Philip O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2017 Journées Nationales d’Optique Guidée 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP-1 & 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSFM, Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP-2 proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Advanced School for Mouse Phenogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liebfrauenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The GEIST Institut Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquençage d'une région ciblée en relation avec le développement musculaire dans la race bovine Limousine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Arico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'association des techniciens en cytogénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphoton imaging with a nanosecond supercontinuum source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney P. O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tombelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multiphoton Microscopy in the Biomedical Sciences XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2208134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The T3811&amp;gt;G3811 mutation in the Blonde d’Aquitaine myostatin gene: effects on beef traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inactivation de la protéine hsp27 pour comprendre les mécanismes de tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France. 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutagénèse chimique sensibilisée chez la souris, une approche innovante pour l'étude du génome bovin : application à l'étude des caractéristiques musculaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA quality challenges in breast cancer samples from three low-middle income African countries: a straightforward protocol for research in cancer genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dangbemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fassinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lacorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 298-299, pp.295-301. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cancergen.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer characteristics in low- and middle-income countries: An umbrella review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbeth Tolentino-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pofagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Ahindu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.102797. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2025.102797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic factors of breast cancer and survival in Sub-Saharan Africa: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Adou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a regulatory polymorphism in the bovine PICALM gene associated with milk α S1 ‐casein concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben-Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (4), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.70036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free discrimination of muscle proteins based on nonresonant background signature of Multiplex-Coherent Anti-Stokes Raman Scattering imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Nafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arles Bottega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae1f9c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer in the Grand Libreville, Gabon (2013–2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahine Ivanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maxwell Parkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Filankembo Kava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nziengui Tirogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nzamba Bissielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.102695. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2024.102695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a functional single nucleotide polymorphism in the &amp;lt;i&amp;gt;FASN&amp;lt;/i&amp;gt; promoter associated with milk fat traits in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bourgeois‐brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.13477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the continuum of care in Sub-Saharan African hospitals performing surgery for breast cancer: a secondary analysis of the GlobalSurg 3 study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Lawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Moïse Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1529. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-024-13267-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic factors and overall survival of breast cancer in Benin: a hospital-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Moufalilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kiki-Migan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Totah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.295. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-024-03114-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a cloning-free CRISPR/Cas9 protocol to generate large deletions in the bovine MDBK cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Stojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mörke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13353-024-00846-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHEXL222P Mutation Increases Phex Expression in a New ENU Mouse Model for XLH Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole El Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (8), pp.1356. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13081356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range linkage disequilibrium in French beef cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00657-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMOUS: a fast instrumental and computational pipeline for multiphoton microscopy applied to 3D imaging of muscle ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (27), pp.274005. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abf8f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blonde d’Aquitaine T3811&gt;G3811 mutation in the myostatin gene: association with growth, carcass, and muscle phenotypes in veal calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (2), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skab039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP-2 overexpressing mice exhibit a hypermuscular phenotype with contrasting molecular effects compared to GASP-1 transgenics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Boukredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gondran-Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online first, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201901220R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of breed structure in farm animals: empirical comparison between SNP and microsatellite performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Laoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahraoui Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semir Bechir Suheil Gaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Belabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11010057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of both full-length and truncated isoforms of bovine PGC-1alpha enhances myoblasts differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.genrep.2018.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic homogenization of indigenous sheep breeds in Northwest Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Belabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouhrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semir Bechir Suheil Gaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.7920. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44137-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dnajc2 is required for mouse early embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP-1 and GASP-2, two closely structurally related proteins with a functional duality in antitrypsin inhibition specificity: a mechanistic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lapeyronie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montasir Al Mansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online Version of Record before inclusion in an issue, 10 p;. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.15072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic homogeneity of North-African goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet-Amina Ouchene-Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pompanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouhrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0202196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNV-LDC: an optimised method for copy number variation discovery in low depth of coverage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Jamail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Bensellak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.37-42. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDMB.2018.096408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of copy number variation in French dairy and beef breeds using next-generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meersseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0352-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myostatin deficiency is associated with lipidomic abnormalities in skeletal muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1862 (10 - part A), pp.1044-1055. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in adiposity and glucose homeostasis in adult gasp-1 overexpressing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (5), pp.1896-1911. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000485878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing patterns of genetic admixture between sheep breeds: Case study in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahraoui Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Laoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Belabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Outayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (16), pp.6404-6412. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An siRNA-based screen in C2C12 myoblasts identifies novel genes involved in myogenic differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange-Line Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouhouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (1), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2017.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a large collection of small genome variations in French dairy and beef breeds using whole-genome sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.87. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0268-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of copy number variations in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.183-183. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2016.94supplement4183a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolor multiphoton microscopy based on a nanosecond supercontinuum laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Philip O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Kano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.709-714. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201500283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of C2C12 myoblast proliferation and differentiation by GASP-2, a myostatin inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Pèrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry and Biophysics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrep.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WFIKKN1 and WFIKKN2: “Companion” proteins regulating TGFB activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytokine and Growth Factor Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cytogfr.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Notch signalling leads to postnatal skeletal muscle hypertrophy in Pofut1cax/caxmice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Al Jaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy K. Heu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pennarubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Segelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsob.160211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invalidation of HspB1 gene in mouse alters the ultrastructural phenotype of muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0158644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new otogelin ENU mouse model for autosomal-recessive nonsyndromic moderate hearing impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole El Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.2-8. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40064-015-1537-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of hyperplasia in Gasp-1 overexpressing mice is dependent on myostatin up-regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.1241-1259. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000366335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murine GASP-1 N-Glycosylation is not Essential for its Activity on C2C12 Myogenic Cells but Alters its Secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legardinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman A. Maftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.791-804. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000341458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypomorphic mutation in the Gfi1 transcriptional repressor results in a novel form of neutropenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ordoñez-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Jönsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (9), pp.2395-2408. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201242589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02518924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP/WFIKKN proteins: evolutionary aspects of their functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (8), Non paginé. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0043710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Gasp1 overexpression in mice leads mainly to a hypermuscular phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy K. Heu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitised mutagenesis screen in the mouse to explore the bovine genome: study of muscle characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.663-671. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training and aging modulate the loss-of-balance phenotype observed in a new ENU-induced allele of Otopetrin1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nalesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Messaddeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 97 (10), pp.787-98. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BC20040525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au traitement du cancer du sein chez les femmes en population générale à Cotonou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnangnon Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houéhanou Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Salmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboko Justie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs pronostiques et survie des femmes atteintes d'un cancer du sein en Afrique au Sud du Sahara - Revue systématique et méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Stephan Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICLIN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, Attitudes et Pratiques des médecins généralistes sur le cancer du sein dans le département du Littoral en République du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnangnon Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houéhanou Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Moufalilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodjrenou Eunice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-3D-multiphoton imaging of whole biological structures with a computational assistance and the pipeline FAMOUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMOUS pipeline: multiphoton microscopy and computational strategy for 3D imaging of biomedical sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSB Symposium "Frontiers in Bioimaging"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myogensis Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lucca, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new polymorphism in myostatin influences beef traits in a blonde d’aquitaine-holstein crossbred population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. INRA, 2015, 61th. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A siRNA mediated screen during C2C12 myogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Methods in Molecular Biology, 978-1-4939-8896-9. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-8897-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements MéthodologIques pour l’Analyse du phénotype MyostatIne en race Blonde d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> veronique blanquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie M-CARS exploitée hors résonances vibrationnelles pour la discrimination sans marquage de protéines musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Nafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arles Bottega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIONC 2026 - Journées imagerie non conventionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Fontbonne, Nicolas Ducros, Nicolas Verrier, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des thérapies alternatives et complémentaires dans le cadre du cancer au niveau mondial : Revue systématique de la littérature et méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Dessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asséréhou Blaise Choki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Adou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque inter-régional de recherche paramédicale du GIRCI SOHO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLCC Claudius Régaud, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Quality challenges in Breast Cancer FFPE samples from three Low-middle income African countries: A pioneering genetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fassinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Laccore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Women's Health and Breast Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein en Afrique subsaharienne : surmonter les défis génomiques pour mettre en œuvre une approche intégrée d'épidémiologie génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ivanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Brice Ngoungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Darre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International ADELF-EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADELF EPITER, Dec 2025, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie CARS multiplexée pour la discrimination sans marquage des protéines musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Nafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arles Bottega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOTOP 2025 - Imagerie et résolution ultime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Optique et Photonique (ROP), Oct 2025, Villneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du continuum de soins dans les hôpitaux d'Afrique subsaharienne pratiquant la chirurgie du cancer du sein : une analyse secondaire de l'étude GlobalSurg 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Lawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è Congrès de la Société Africaine de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Africaine de Santé Publique, Sep 2025, COTONOU, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the point-spread-function using 1 µm diameter microspheres for image restoration in biomedical multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ajdenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chouzenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasboug, France. pp.22, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cancer du sein en Afrique subsaharienne, un nouveau défi sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanga Mahiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Laleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADELF - EPITER, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial organization of muscular myosin identified by the optical and computational pipeline FAMOUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ferrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.3, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de facteurs de risques génétiques du cancer du sein au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Laleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th AORTIC Intenational Conference on Cancer in Africa in virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of QTLs for meat quality traits in French Charolaise breed using HD SNP data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC'19 / New challenges in Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, KENITRA, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of linkage disequilibrium for fine-mapping of QTL : application to meat quality in French beef cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd PhD seminar of the Genetic Animal Department</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, MONTAUBAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the genetic determinism of muscular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Muscle of Cochin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of linkage disequilibrium studies for fine-mapping QTL : case study : application to meat quality in French beef cattle breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole Doctorale SBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Mézières-en-Brenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of GASP-1 or GASP- 2 overexpression on muscle development and metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle Development, Regeneration and Disease 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSFM, Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric analysis of muscle cross sections using multicolor immunofluorescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomedical Engineering (ICBE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous two- and three-photon fluorescence of a biological substance with a picosecond ultrawide band laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.58, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and physiologic regulation of myostatin in mice : study of the GASP-2 protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student seminar of the ED524 doctoral School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pouligny-Notre-Dame, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE MULTIPHOTONIQUE DE TISSUS MUSCULAIRES PAR SOURCE ULTRALARGE SPECTRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Philip O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2017 Journées Nationales d’Optique Guidée 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP-1 & 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSFM, Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP-2 proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Advanced School for Mouse Phenogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liebfrauenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of muscle development : study of the GASP proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devilers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The GEIST Institut Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquençage d'une région ciblée en relation avec le développement musculaire dans la race bovine Limousine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Arico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'association des techniciens en cytogénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphoton imaging with a nanosecond supercontinuum source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney P. O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tombelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multiphoton Microscopy in the Biomedical Sciences XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2208134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The T3811&amp;gt;G3811 mutation in the Blonde d’Aquitaine myostatin gene: effects on beef traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inactivation de la protéine hsp27 pour comprendre les mécanismes de tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France. 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutagénèse chimique sensibilisée chez la souris, une approche innovante pour l'étude du génome bovin : application à l'étude des caractéristiques musculaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA quality challenges in breast cancer samples from three low-middle income African countries: a straightforward protocol for research in cancer genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dangbemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fassinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lacorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer genetics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 298-299, pp.295-301. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cancergen.2025.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic factors of breast cancer and survival in Sub-Saharan Africa: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Adou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer characteristics in low- and middle-income countries: An umbrella review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbeth Tolentino-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pofagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Ahindu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.102797. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2025.102797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a regulatory polymorphism in the bovine PICALM gene associated with milk α S1 ‐casein concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben-Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (4), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.70036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free discrimination of muscle proteins based on nonresonant background signature of Multiplex-Coherent Anti-Stokes Raman Scattering imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Nafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arles Bottega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae1f9c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a functional single nucleotide polymorphism in the &amp;lt;i&amp;gt;FASN&amp;lt;/i&amp;gt; promoter associated with milk fat traits in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bourgeois‐brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.13477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer in the Grand Libreville, Gabon (2013–2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahine Ivanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maxwell Parkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Filankembo Kava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nziengui Tirogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nzamba Bissielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.102695. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2024.102695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic factors and overall survival of breast cancer in Benin: a hospital-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Moufalilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kiki-Migan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Totah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.295. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-024-03114-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the continuum of care in Sub-Saharan African hospitals performing surgery for breast cancer: a secondary analysis of the GlobalSurg 3 study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Lawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Moïse Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1529. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-024-13267-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a cloning-free CRISPR/Cas9 protocol to generate large deletions in the bovine MDBK cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Stojak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mörke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13353-024-00846-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHEXL222P Mutation Increases Phex Expression in a New ENU Mouse Model for XLH Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole El Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (8), pp.1356. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13081356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range linkage disequilibrium in French beef cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid El Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00657-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMOUS: a fast instrumental and computational pipeline for multiphoton microscopy applied to 3D imaging of muscle ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (27), pp.274005. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abf8f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225997v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blonde d’Aquitaine T3811&gt;G3811 mutation in the myostatin gene: association with growth, carcass, and muscle phenotypes in veal calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (2), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skab039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of breed structure in farm animals: empirical comparison between SNP and microsatellite performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Laoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahraoui Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semir Bechir Suheil Gaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Belabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11010057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP-2 overexpressing mice exhibit a hypermuscular phenotype with contrasting molecular effects compared to GASP-1 transgenics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Boukredine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gondran-Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online first, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201901220R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dnajc2 is required for mouse early embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP-1 and GASP-2, two closely structurally related proteins with a functional duality in antitrypsin inhibition specificity: a mechanistic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lapeyronie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montasir Al Mansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online Version of Record before inclusion in an issue, 10 p;. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.15072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of both full-length and truncated isoforms of bovine PGC-1alpha enhances myoblasts differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.genrep.2018.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic homogenization of indigenous sheep breeds in Northwest Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Belabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouhrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semir Bechir Suheil Gaouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.7920. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44137-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic homogeneity of North-African goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet-Amina Ouchene-Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pompanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ouhrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0202196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNV-LDC: an optimised method for copy number variation discovery in low depth of coverage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Jadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Jamail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Bensellak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Mining and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.37-42. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDMB.2018.096408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of copy number variation in French dairy and beef breeds using next-generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meersseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0352-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myostatin deficiency is associated with lipidomic abnormalities in skeletal muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Baati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1862 (10 - part A), pp.1044-1055. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in adiposity and glucose homeostasis in adult gasp-1 overexpressing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (5), pp.1896-1911. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000485878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing patterns of genetic admixture between sheep breeds: Case study in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahraoui Harkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes Laoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Belabdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Outayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (16), pp.6404-6412. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An siRNA-based screen in C2C12 myoblasts identifies novel genes involved in myogenic differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Alwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange-Line Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouhouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359 (1), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2017.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a large collection of small genome variations in French dairy and beef breeds using whole-genome sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.87. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0268-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolor multiphoton microscopy based on a nanosecond supercontinuum laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Philip O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Kano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (7), pp.709-714. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201500283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of copy number variations in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Letaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.183-183. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2016.94supplement4183a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of C2C12 myoblast proliferation and differentiation by GASP-2, a myostatin inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Pèrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry and Biophysics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrep.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WFIKKN1 and WFIKKN2: “Companion” proteins regulating TGFB activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytokine and Growth Factor Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cytogfr.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Notch signalling leads to postnatal skeletal muscle hypertrophy in Pofut1cax/caxmice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Al Jaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy K. Heu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pennarubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Segelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsob.160211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invalidation of HspB1 gene in mouse alters the ultrastructural phenotype of muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0158644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new otogelin ENU mouse model for autosomal-recessive nonsyndromic moderate hearing impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole El Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.2-8. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40064-015-1537-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of hyperplasia in Gasp-1 overexpressing mice is dependent on myostatin up-regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.1241-1259. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000366335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murine GASP-1 N-Glycosylation is not Essential for its Activity on C2C12 Myogenic Cells but Alters its Secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Legardinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman A. Maftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.791-804. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000341458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypomorphic mutation in the Gfi1 transcriptional repressor results in a novel form of neutropenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ordoñez-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Jönsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mancardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (9), pp.2395-2408. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201242589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02518924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP/WFIKKN proteins: evolutionary aspects of their functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (8), Non paginé. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0043710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Gasp1 overexpression in mice leads mainly to a hypermuscular phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy K. Heu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitised mutagenesis screen in the mouse to explore the bovine genome: study of muscle characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vuillier-Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.663-671. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training and aging modulate the loss-of-balance phenotype observed in a new ENU-induced allele of Otopetrin1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nalesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Messaddeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 97 (10), pp.787-98. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BC20040525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au traitement du cancer du sein chez les femmes en population générale à Cotonou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnangnon Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houéhanou Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Salmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboko Justie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs pronostiques et survie des femmes atteintes d'un cancer du sein en Afrique au Sud du Sahara - Revue systématique et méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gnangnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismand Stephan Houinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICLIN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, Attitudes et Pratiques des médecins généralistes sur le cancer du sein dans le département du Littoral en République du Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnangnon Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houéhanou Rodrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakar Moufalilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodjrenou Eunice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d'épidémiologie et de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, LOME, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-3D-multiphoton imaging of whole biological structures with a computational assistance and the pipeline FAMOUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMOUS pipeline: multiphoton microscopy and computational strategy for 3D imaging of biomedical sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chalvidal²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Massias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSB Symposium "Frontiers in Bioimaging"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myogensis Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lucca, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo knock-down of novel murine myogenic partners identified by a siRNA-based screen in C2C12 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new polymorphism in myostatin influences beef traits in a blonde d’aquitaine-holstein crossbred population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. INRA, 2015, 61th. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A siRNA mediated screen during C2C12 myogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouhouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Methods in Molecular Biology, 978-1-4939-8896-9. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-8897-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements MéthodologIques pour l’Analyse du phénotype MyostatIne en race Blonde d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trautmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arles Bottega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05601645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chkeir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Hou&#233;hanou Rodrigue Gnangnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ivanga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Darre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05357608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toniolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dessi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass&#233;r&#233;hou Blaise Choki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Adou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05579850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fassinou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laccore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaumet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05315860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Lawani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Knight" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Dossou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ajdenbaum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04123275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gnangnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanga Mahin&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sacca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Laleye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03439549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gnangnon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Houinato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid El Hou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Romain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Blanquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devilers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Magnol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Auvray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Delpy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arico" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney P. O'Connor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743428v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cocquempot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dangbemey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fassinou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lacorre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cancergen.2025.11.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05021248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Tolentino-Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pofagi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Ahindu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2025.102797" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05144564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinsou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262904v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poncet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben-Braiek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.70036" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380440v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae1f9c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahine Ivanga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maxwell Parkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Filankembo Kava" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nziengui Tirogo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nzamba Bissielou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2024.102695" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04717807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois&#8208;brunel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13477" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Knight" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mo&#239;se Dossou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13267-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04583010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Moufalilou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kiki-Migan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Totah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-024-03114-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Stojak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#246;rke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Blanquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13353-024-00846-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648412v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole El Hakam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081356" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00657-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225997v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Massias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf8f2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623540v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Boukredine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondran-Tellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901220R" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622580v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Laoun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraoui Harkat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lafri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semir Bechir Suheil Gaouar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Belabdi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010057" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002749v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bamba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genrep.2018.10.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ouhrouch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44137-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H&#233;lary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSJ9KSGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618615v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montasir Al Mansi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15072" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804810v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet-Amina Ouchene-Khelifi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pompanon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ouchene" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002750v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Jadid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Jamail" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bensellak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMB.2018.096408" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meersseman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0352-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2017.06.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000485878" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623921v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Laoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Benali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Outayeb" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3069" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01599315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Alwan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne da Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.07.037" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479216v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0268-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016.94supplement4183a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321985v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201500283" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409031v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#232;ri&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrep.2016.03.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333153v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2016.06.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630834v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Al Jaam" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy K. Heu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pennarubia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Segelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160211" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633628v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158644" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634509v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-1537-y" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123375v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366335" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211973v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. Maftah" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000341458" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02518924v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ordo&#241;ez-Rueda" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#246;nsson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mancardi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201242589" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211967v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043710" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000773v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Monestier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Brun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Malhouroux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-541" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211944v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wagner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002405" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187441v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nalesso" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herpin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bizot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20040525" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092661v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnangnon Freddy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;hanou Rodrigue" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Salmane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboko Justie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04119327v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Stephan Houinato" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092648v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodjrenou Eunice" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274262v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280626v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal&#178;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789404v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789403v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211992v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caste" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002759v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8897-6_13" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trautmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arles Bottega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05357608v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toniolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dessi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass&#233;r&#233;hou Blaise Choki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Adou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05579850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chkeir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Hou&#233;hanou Rodrigue Gnangnon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fassinou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laccore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05601645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ivanga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Darre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05315860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Lawani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Knight" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Dossou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ajdenbaum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04123275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gnangnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanga Mahin&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sacca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Laleye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03439549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gnangnon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Houinato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid El Hou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Romain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Blanquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devilers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01583036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Magnol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Auvray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Delpy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arico" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney P. O'Connor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743428v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cocquempot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dangbemey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fassinou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lacorre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cancergen.2025.11.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05144564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinsou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05021248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Tolentino-Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pofagi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Ahindu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2025.102797" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262904v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poncet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben-Braiek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.70036" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380440v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae1f9c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04717807v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois&#8208;brunel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13477" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahine Ivanga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maxwell Parkin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Filankembo Kava" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nziengui Tirogo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nzamba Bissielou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2024.102695" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04583010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Moufalilou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kiki-Migan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Totah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-024-03114-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941209v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Knight" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mo&#239;se Dossou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13267-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Stojak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#246;rke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Blanquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13353-024-00846-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648412v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole El Hakam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081356" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00657-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225997v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Massias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf8f2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Laoun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraoui Harkat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lafri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semir Bechir Suheil Gaouar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Belabdi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010057" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Boukredine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondran-Tellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901220R" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624992v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H&#233;lary" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSJ9KSGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618615v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montasir Al Mansi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15072" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bamba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genrep.2018.10.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627209v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ouhrouch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44137-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804810v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet-Amina Ouchene-Khelifi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pompanon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ouchene" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002750v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Jadid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Jamail" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bensellak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMB.2018.096408" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meersseman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0352-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2017.06.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000485878" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623921v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Laoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Benali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Outayeb" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3069" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01599315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Alwan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange-Line Bruel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne da Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.07.037" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479216v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0268-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321985v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201500283" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605684v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016.94supplement4183a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409031v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce P&#232;ri&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrep.2016.03.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333153v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cytogfr.2016.06.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630834v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Al Jaam" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy K. Heu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pennarubia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Segelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160211" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633628v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158644" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634509v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-015-1537-y" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123375v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366335" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211973v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. Maftah" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000341458" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02518924v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ordo&#241;ez-Rueda" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#246;nsson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mancardi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201242589" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211967v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043710" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000773v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Monestier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Brun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Malhouroux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-541" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211944v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wagner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002405" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187441v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nalesso" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herpin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bizot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20040525" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092661v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnangnon Freddy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;hanou Rodrigue" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Salmane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboko Justie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04119327v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dismand Stephan Houinato" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04092648v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodjrenou Eunice" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274262v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280626v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chalvidal&#178;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789404v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789403v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211992v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caste" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002759v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8897-6_13" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>