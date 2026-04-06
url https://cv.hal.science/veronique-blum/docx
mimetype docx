--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique BLUM </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR Université Grenoble AlpesDirectrice scientifique de la chaire Secteur Financier : Mesurer Autrement pour un MONde Durable Et Soutenable (MAPMONDES), Fondation du Risque, Institut Louis Bachelier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A golden opportunity to improve the system of sustainability reporting and inform investors of nature-related risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Polaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Parlato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business and finance on a path towards meaningful biodiversity reporting? Current Opinion in Environmental Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Abela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77 (101588)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business and finance on a path towards sustainable accountability for biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Abela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.101588. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cosust.2025.101588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual property struggling with permanent or transitory economic difficulties: the case of the impairment test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Mareüil-Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LX (1), pp.168-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual property struggling with permanent or transitory economic difficulties: the case of the impairment test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Mareüil-Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LX (1), pp.168-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INDÉSIRABLE NORME COMPTABLE ET EXTRA-COMPTABLE PROPRE AUX ACTIVITÉS EXTRACTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information RSE et performance financière : le rôle modérateur des pouvoirs publics et l’État de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Erragragui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benlemlih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.30-57. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.133.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodwill, un retour vers le futur ? Simulation des effets attendus d'un amortissement systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (19), pp.15-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des ONG au processus de concertation sur une norme comptable relative aux conditions d'approvisionnement en ressources naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2024.38.01.1185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESI’S SDG-IP Index: an approach to appraise effective sustainability impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles, Licensing Executives Society International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LVIII (3), pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des réformes comptables par les professionnels. Le cas de la transition vietnamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Bourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 323 (323), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.323.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations for IP Valuation-based models: the case of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gorius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Nestler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles, Licensing Executives Society International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LVII (3), pp.156-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodwill : un retour vers le futur ? Mise en perspective du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.29-58. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/accra.018.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'information comptable et extra-comptable relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'information comptable et extra-comptable (de durabilité) relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodwill : un retour vers le futur ? Mise en perspective du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04356889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du risque en comptabilité, le cas des industries extractives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Krychowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'information comptable et extra-comptable relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influenceuses et expérimentatrices des comptabilités écologiques, Numéro spécial : Nouveau contrat écologique et social, comment passer à l’acte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Letexier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking climate change seriously: Time to credibly communicate on corporate climate performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaele Le Ravalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.107542. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de comptabilités socio-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptabilités socio-environnementales, mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capital et la dette immatériels : la contribution de Mattessich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 564, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Climate Change Seriously: Time to Credibly Communicate on Corporate Climate Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaele Le Ravalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.107542. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de comptabilités socio-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier « Transitions : de nouvelles approches pour compter ce qui compte », 26, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations for IP Valuation-based models: the case of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gorius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Nestler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LVII (3), pp.156-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche taxonomique de l’évaluation de la marque: une affaire de logiques, 230-231(40): 43-56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche taxonomique de l’évaluation de la marque: une affaire de logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230-231 (40), pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque, objet polymorphe: sa visibilité comptable, sa valeur qualitative et monétaire, 230-231(40): 4-5 (edito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.193-213. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AAAJ-03-2016-2448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Accounting Standards on Hedging Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.193-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche taxonomique de l'évaluation de la marque : une affaire de logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (230-231), pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n’est pas une marque: la marque-investissement et la marque-indicateur, 230-231(40): 6-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque, objet polymorphe: sa visibilité comptable, sa valeur qualitative et monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230-231 (40), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement ANC 2014-05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Di Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Do Carmo Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (269), pp.103-128. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la querelle des universaux à la querelle des comptables au sujet de la Juste Valeur : le piège répété de l'individuation et de la problématisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284 (2), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.284.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement ANC 2014-05 : Un cas d’internormativité comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Di Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Do Carmo Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la querelle des universaux à la querelle des comptables au sujet de la Juste Valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284 (2), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.284.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proximité entre dirigeant et administrateurs peut-elle favoriser la performance de l’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarration et communication financière: leçons de l’opération Areva/UraMin,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.77-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarrative and Financial Communication: Lessons from the Areva/Uramin Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de la comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarration et communication financière : leçons de l’opération Areva/UraMin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.77-107. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.222.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme, témoin des choix, des exigences et des enjeux sociétaux, 38(217-218): 3-5 (Edito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economics : A Luhmannian analysis of integrated reporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.241-251. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la norme dans une société complexe : La théorie des systèmes de Niklas Luhmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (217-218), pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert des risques sur brevet: le marché comme solution ultime? 34(198): 6-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luculli Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les justifications historiques pour une norme propre à l’activité d’extraction entre la résolution des conflits d’agence et la logique de marché, , 5, URL: http://comptabilites.revues.org/1233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options réelles, état des lieux sur l’applicabilité d’une méthode d’évaluation capturant le risque, 29(4): 19-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur du brevet: quelle option? Analyse de la pertinence des méthodes d’évaluation de brevets, W, 14(1): 125-166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroebel Virginie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés, Série W</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le court-termisme financier: la fin d’un mythe? 189: 18-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique. Le cas de la prospection et de l'évaluation des ressources pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël-Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tome 16 (1), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's accounting policy analyzed from an ethical perspective: The case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayi Ayayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique. Le cas de la prospection et de l'évaluation des ressources pétrolières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's accounting policy analyzed from an ethical perspective: The case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayi Gavriel Ayayi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.329 - 341. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique. Le cas de la prospection et de l'évaluation des ressources pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's accounting policy analyzed from an ethical perspective: The case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayi Gavriel Ayayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer les décideurs de demain, hybrides et agiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Seys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 117 (2), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/emr.117.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité extra-financière et rapports de domination : une relecture critique des matrices de matérialité comme artefacts de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ccritical Perspectives on Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPA, Jul 2026, Rio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating biodiversity and human capital considerations in sustainability reporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. UNCTAD (UN Trade &amp; Development) - ISAR Intergovernmental working group of experts on International Standards of Accounting and Reporting, 42nd session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN, Nov 2025, Geneve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession comptable et l'écologie [The accounting profession and ecology]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Tondeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Astic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter, une histoire commune des sciences de la mesure et de la comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première application de la CSRD : état des pratiques des entreprises du SBF 120 J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée partenaires CDP DéfiCO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Sep 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the field of intangibles, sustainability and value creation: insights from past EIASM Conferences looking at the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation - Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2025, Modena, Italie., Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMA, a powerful tool to prepare transition plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapmondes workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Louis Bachelier, Dec 2025, Paris, Palais Brongniart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comptabilité à la finance : analyse critique engagée et écologique [From accounting to finance: a committed and ecological critical analysis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baret Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bracking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larrinaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations comptables des immatériels, regards croisés entre académiques et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium ACCRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, congrès AFC, May 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the field of intangibles, sustainability and value creation: insights from past EIASM Conferences looking at the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation - Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2025, Modena, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires autour des récits sur les Conséquences du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du programme FORESSEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Nov 2025, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From double materiality to ‘double materialities’ in accounting: a framework for a systematic study of the variations of double materiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation – Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decoupling of extra-financial materiality assessment practices : study of cooperative and shareholder banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation - Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mesure extra-financière appliquée au secteur financier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du programme de la chaire Mapmondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seabird Impact, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decoupling of extra-financial materiality assessment practices : Study of cooperative and shareholder banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTANGIBLES, SUSTAINABILITY, AND VALUE CREATION : REPORTING, MANAGEMENT, AND GOVERNANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention conclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assurance et Post-croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seabird Impact - MAPMONDES, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial, integrated and sustainability reporting, why is there a need for standards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDiv Workshop sIndic - “Biodiversity and Corporate Disclosures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Leipzig, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des entreprises en difficultés, le cas des tests de dépréciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Mareüil-Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, comité IP Valuation, May 2024, Webinaire / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single to double materiality: capturing biodiversity impacts and nature-related risks through corporate disclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Abela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation – Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence et robustesse de la démarche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRCANTEC - Comment préserver et améliorer l’équilibre des écosystèmes : la démarche durable, une nouvelle façon d’investir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the IP valuation SDG/ESG effort on industries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Nakatomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Plebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vandermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du LES international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES International, Apr 2024, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Licensing Agreement: Financial Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIPO, Mar 2024, Tachkent, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of making money with your Intellectual Property: IP Valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinar EUIPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un projet d’ouvrage collectif « Immatériels : information comptable et extra-comptables : perspectives et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework for a complex system view on organizations, economics, and the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross disciplinary sustainability symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stockholm, Swedish Royal Academy, May 2023, Stockholm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et transition écologique: sommes-nous prêts pour le monde de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Comptabilité Ecologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser sa propriété intellectuelle : considérations croisées de valorisation et de structuration financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Biotech et LES France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES France, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of IP for technology transfer, UN-WIPO conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A UN-WIPO program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Jan 2023, Cairo, Egypt, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire création de valeur sociale ? production de performance sociale ? Comment mesurer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'investisseur responsable peut-il produire des inégalités sociales?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée IRCANTEC, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible technology transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsible technology transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Dec 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance prise par les immatériels au niveau européen et « l’avenir des immatériels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSR task force meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l’Immatériel &amp; C3D, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises humaines : Ecologie et philosophies comptables Colloque du département Économie & Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie &amp; Société, Entreprises humaines : Ecologie et philosophies comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins et Agro-ParisTech, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view on the existing green accounting initiatives, a proposed critical analytical grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Closing colloquium, Economie et Société, Ecology and Accounting Philosophies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amortissement c’est maintenant …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème congrès de l'Association Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03893671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a theory of Intangibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles and Intellectual Capital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2022, Taormina, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value creation & IP strategy: survival kit for SMEs and Start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Executive Society International, Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES International, May 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immatériels, États Généraux de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autorité des Normes Comptables Paris, April, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire naturelle de la comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le temps de la comptabilité écologique : compter ce qui compte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôtel de Ville de Grenoble, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFRAG outreach “Better Information on Intangibles, which is the best way to go?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de Comptabilité, May 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la normalisation comptable et extra-comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum International pour le bien vivre : Les leviers législatifs et réglementaires dans le changement de cap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe's future economy - boosted by data exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIT-CDOIQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du risque en comptabilité: Le cas des activités extractives, Oriane, Bayonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIUT Bayonne, Sep 2022, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de l’Immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise et Sociétés, Comptabilité et philosophies comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins; https://www.youtube.com/watch?v=nRPHok06Wfw., Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des ONG au dispositif de concertation sur une norme comptable spécifique dédiée au secteur extractif : quelle influence sur les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence comptabilité critique, online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference for Uzbekistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO,, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations comptables et extra comptable relative aux immatériels, introduction du projet du groupe de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2021, Lyon, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of IP under risk and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference for Ukraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangible awards presentation, CAC 40, mid-cap, football club and start-up awards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale des Actifs Immatériels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'Immatériel, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation of Intangible Assets: Beyond the Discount Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles and Intellectual Capital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2021, Online (Covid 2019), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitaux et Dettes Immatériels [Intangible capitals and debts], Nov 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États Généraux de la Comptabilité Extra-Financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Supérieur de l’Ordre des Experts-Comptables, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discount Rates in Accounting: How Practitioners Depart the IFRS Maze. Towards the End of Determinism in Accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EAA EFRAG ICAS webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual Assets Valuation for Strategic Decision Making Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data usage and value: a multiplicity of data value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Executive Society International Annual Meeting, Session 16/Value of Data in a World of New Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Licensing Executive Society Internationa, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in language issues in accounting regulation: likelihood terms and the certainty of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L² ISFA-Lyon &amp; DSA-HEC Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths for recognition of data in financial and extra-financial reporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire patrimoine digital de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Implid emlyon business school, Licensing Executive Society France, Apr 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide to valuation of shared data, Chaire patrimoine digital de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Implid emlyon business school, Licensing Executive Society France, Apr 2020, Paris online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of IP under risk and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference for Uzbekistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in language issues in accounting regulation: likelihood terms and the certainty of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L² ISFA-Lyon &amp; DSA-HEC Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISFA, 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk elicitation from corporate reports: the case of oil reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC congrès annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2020, Paris, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certitude de l'incertitude au cœur des normes comptables internationales : une étude expérimentale et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 % Actuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Actuaires, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur temps de l'argent : les enjeux des taux d'actualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la recherche comptable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autorité des Normes Comptables (ANC), Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Certainty of uncertainty in accounting standards: a bilingual experiment and survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFR BNP Paribas Cardif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil and gas reserves as real options: a value-relevance study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM Accounting and Regulation, EIASM Accounting and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gunther Gebhart, Roberto di Pietra, Jun 2019, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Assets valuation, a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Executive Society International, Spain-Portugal, pan-European conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Certainty Of Uncertainty In Accounting Standards: A Bilingual Experiment And Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Congrès de l'Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discount rates in accounting: the art of Chinese painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs, value creation, and early stage technology startups: it’s all about intellectual capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Chamassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des approches socio-économiques à l’analyse de la gouvernance: la sociologie de la connaissance et l’étude des actifs immatériels et leur combinaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are shareholders afraid of ceo-board ties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des figures traditionnelles des actifs et des acteurs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Chammassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are shareholders afraid of ceo-board ties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal N'Guyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Startups as options: it’s all about intellectual capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Chamassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Institute for Advanced Studies in Management - Intangibles, EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, München, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparente incohérence décisionnelle, un exercice d’équilibrisme. Contributions des sciences sociales à la compréhension des mécanismes intersubjectifs dans la formation des comportements s'éloignant des règles, conventions et repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Friendly Boards Have an Influence on Corporate Financing Policy ? Evidence from French-Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal N'Guyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and natural capitals as part of the differentiated environment in the luhmannian framework, a contribution to circular economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of NGOs in the accounting standard setting process: the case of extractive activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand investment for brand capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Friendly Boards Have an Influence on Corporate Financing Policy ? Evidence from French-Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès de l'Association Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réglement ANC 2014-05: une innovation comptable historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Digennaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions: when the map becomes the territory, Financial Reporting Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Reporting Workshop (FRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Control Effectiveness in the Oil and Gas Sector: An Integrated Measurement framework and Method Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Engaged Management Scholarship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The instable need in accounting information: a bilingual survey and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ancona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Architecture: A pillar in an integrated framework to measure the Internal Control Effectiveness in the Oil & Gas Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akoum Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Friendly Boards Have an Influence on Corporate Financing Policy ? Evidence from French-Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal N'Guyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational Finance Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic construction of uncertainty perceptions across languages and in financial reporting: a bilingual experimentation and online survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de la théorie des systèmes complexes à l'analyse de la norme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Penser-les-normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions: when the map becomes the territory, Financial Reporting Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific Interdisciplinary Research in Accounting Conference APIRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair value measurement in accounting: a Bergsonian false debate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE, LSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions: When the map becomes the territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre de vie et la qualification du risque au service de la formalisation d’une dualité: la marque-investissement et la marque-indicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development or sustainability of the business? A Luhmannian analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE, London - LSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons invisibles: méthodes recueillies dans une société et publiées aux risques de quelques autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency and extractive activities: a case in accounting regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l'Association Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the understanding of the French stance in the accounting fair value debate: lessons from Bergson, his influencers and followers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons invisibles: les limites de mesure de qualité des modèles quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French thinkers’ contribution to the issue of measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real options and emerging energy trends: a methodological transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CASS Business School, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development or sustainability of the business? A Luhmannian analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meditari Accountancy Research European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de juste valeur à l'épreuve de la méthodologie bergsonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Managemen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand new ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting standards and the myth of transparency: extractive industries as an integrated spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on the French contribution on material reality and essentiality in the quest for an informational completeness, tested on IP evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Values: Embedded risks in evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Verona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et méthodes d’évaluation: vers une Hypothèse d’Incertitude Communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et méthodes d’évaluation: vers une Hypothèse d’Incertitude Communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement in financial reporting: the limits of theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Venuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Accounting Association for Educational Research (IAAER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting standards and the myth of transparency: extractive industries as an integrated spectacle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Social &amp; Environmental Accounting Research (CSEAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication de crise: le cas Uramin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency and firm reputation as intangible assets/liabilities: lessons from the extractive industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les justifications historiques pour une norme propre à l’activité d’extraction entre la résolution des conflits d’agence et la logique de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expected role of accounting standards in accountability, transparency and firm reputation: the case of extractive industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Working Group on Commodities Financial Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent markets: efficiency conditions for a new &amp;quot;commodity&amp;quot; market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luculli Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The financial value of a patent: classical or optional methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur financière du brevet: cinq méthodes pour cinq conceptions du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarration et communication financière: leçons de l’opération Areva/Uramin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short termism: the end of a myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE MIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The financial value of a patent: classical or optional methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation des pratiques comme vecteur de diffusion des innovations pétrolières: le cas des normes comptables et leur rôle palliatif en matière de risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation des pratiques comme vecteur de diffusion des innovations pétrolières: le cas des normes comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent markets: efficiency conditions for a new &amp;quot;commodity&amp;quot; market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luculli Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation des pratiques comme vecteur de diffusion des innovations pétrolières : le cas des normes comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de l’utilisation des options réelles pour l’évaluation financière des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid de l’impact actuel du court-termisme financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options Réelles: état des lieux sur l’applicabilité d’une méthode d’évaluation capturant l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five decades of capital budgeting surveys for a contextual approach, Accounting Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Venezzia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Accounting standardization analysed in terms of a political process: the case of petroleum resources prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Accounting Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des logiques financières et conséquences managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assisses de l’Agilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Accounting standardization analyzed in terms of a political process: the case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Konstantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Congress EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d’approvisionnement et durabilité des entreprises pétrolières: vers la définition d’un indicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des institutions non comptables dans le processus normatif comptable : le cas des coûts d’exploration pétrolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphose des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des institutions non comptables dans le processus normatif comptable : le cas des coûts d'exploration pétrolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Métamorphose des Organisations. "Les Nouvelles Régulations, la Normalisation et la Dynamique des Organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, CREFIGE-CEREMO, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridising tests require new interdisciplinary approaches to learning: the case of the new engineers and managers classes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDucational Innovation in Economics and Business (EDINEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic stratégique ESG et évaluation financière et extra-financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9782807951952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information comptable et extra-comptable relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection “Regards de l’AFC”. Pearson, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’art de la recherche sur les immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection “Regards de l’AFC”. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’information comptable et extra-comptable relative aux immatériels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangible value and risks, Regulation requirements, valuation practices and ways forward a better risk awareness within valuation reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Zambon (ed.); Laura Girella (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Intangibles : Accounting, Reporting and Valuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 978-1- 03530-636-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de la langue, de la culture et de l’information comptable sur la décision de cession d’un immatériel : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection “Regards de l’AFC”. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’information comptable et extra-comptable relative aux immatériels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSRD, nouvelle norme européenne d’information sur la durabilité : les défis de sa mise en application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assurance et post-croissance, comment protéger à l’aune des limites planétaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prophil, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Incollingo; Andrea Lionzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Harmonisation of National Accounting Rules edited by A. Incollingo &amp; A. Lionzo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-98, 2023, SIDREA Series in Accounting and Business Administration, 978-3-031-42930-9. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42931-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03893692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined system perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Salomon; B. Haddad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-1-78897-490-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dettes &amp;quot;hors bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bensadon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dettes de l'État, dettes des entreprises : quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique: le cas de la prospection et de l’évaluation des ressources pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normaliser, la comptabilité des entreprises, enjeux socio-organisationnels et jeux d'acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.190-221, 2019, 978-2-37687-305-1. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.chan.2019.01.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Architecture: A pillar in an integrated framework to measure the Internal Control Effectiveness in the Oil & Gas Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akoum Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baghdadi, Y.; Harfouche, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT for a Better Life and a Better World.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, pp.347-363, 2019, Lecture Notes in Information Systems and Organisation, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10737-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Architecture: A pillar in an integrated framework to measure the Internal Control Effectiveness in the Oil & Gas Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youcef Baghdadi; Antoine Harfouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT for a Better Life and a Better World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10737-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité Minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire Historique, de la Comptabilité des Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounted Cash Flows and Fair Value: Value creation or sense destruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRSs in a Global World, International and Critical Perspectives on Accounting, Essays in Honor of Professor Jacques Richard (In Eds D. Bensadon &amp; N. Praquin), Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitres 23 Les concepts de base des IFRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch 25 Les principes d'évaluation des IFRS relatifs aux immobilisations incorporells. - IAS 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 24 Les principes d'évaluation des IFRS relatifs aux immobilisations corporelles - IAS 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch 35 Les immobilisations incorporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés à la diffusion des innovations pétrolières: du relâchement prudentiel à la porosité du due process,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une politique du risque, Comprendre et agir (In Ed Guillon B.) Paris: L’Harmattan, p.21-43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production des ressources naturelles et risque de perte de contrôle: le cas du secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In Eds. Guillon B.), Valoriser l’intégration du risque Paris: L’Harmattan, p. 205-223</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique financière court terme versus logique financière long terme: le retour au vrai capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In Eds J. Barrand), L’entreprise agile, Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much is it worth ? Combien cela vaut-il ? L'effet de la langue et de la culture sur l'évaluation et la decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de norme IFRS relatif aux activités d’extraction: l'évaluation ex ante d'un projet de norme, étude de cas et enseignements (The ex-ante evaluation of the standard relative to extractive activities, case study and lessons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création de valeur par les données à sa mesure, Chaire patrimoine digital de l'entreprise, chaire implid-emlyon business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information prospectives à destination des investisseurs : le cas des réserves pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in language issues in accounting regulation: likelihood terms and the certainty of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of ethical conflicts a in the accounting standards in the extractive activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital budgeting practices in compagnies with activity abroad : the evolution of the use of tools through time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir pour la biodiversité : partez en éclaireur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab.Transition, Seabird Conseil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Double Matérialité dans le monde : Analyse géopolitique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation du risque, Institut Louis Bachelier, chaire Double Matérialité. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service d’un futur durable : Atteindre les objectifs de développement durable en créant un commun numérique pour les données ESG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Digital New Deal. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discount rates in IFRS: how practitioners depart the IFRS maze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Autorité des Normes Comptables. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du taux d’actualisation: Une approche cohérente? Le taux d’actualisation dans la normalisation comptable internationale, Autorité des Normes Comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Autorité des Normes Comptables. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du taux d’actualisation : Une approche cohérente ? Le taux d’actualisation dans la normalisation comptable internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Autorité des Normes Comptables. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique BLUM </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR Université Grenoble AlpesDirectrice scientifique de la chaire Secteur Financier : Mesurer Autrement pour un MONde Durable Et Soutenable (MAPMONDES), Fondation du Risque, Institut Louis Bachelier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A golden opportunity to improve the system of sustainability reporting and inform investors of nature-related risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Polaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Parlato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual property struggling with permanent or transitory economic difficulties: the case of the impairment test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Mareüil-Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LX (1), pp.168-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business and finance on a path towards sustainable accountability for biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Abela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.101588. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cosust.2025.101588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual property struggling with permanent or transitory economic difficulties: the case of the impairment test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Mareüil-Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LX (1), pp.168-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INDÉSIRABLE NORME COMPTABLE ET EXTRA-COMPTABLE PROPRE AUX ACTIVITÉS EXTRACTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information RSE et performance financière : le rôle modérateur des pouvoirs publics et l’État de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Erragragui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benlemlih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.30-57. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.133.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business and finance on a path towards meaningful biodiversity reporting? Current Opinion in Environmental Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Abela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77 (101588)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des ONG au processus de concertation sur une norme comptable relative aux conditions d'approvisionnement en ressources naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2024.38.01.1185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodwill, un retour vers le futur ? Simulation des effets attendus d'un amortissement systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (19), pp.15-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'information comptable et extra-comptable (de durabilité) relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodwill : un retour vers le futur ? Mise en perspective du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.29-58. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/accra.018.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des réformes comptables par les professionnels. Le cas de la transition vietnamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Bourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 323 (323), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.323.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations for IP Valuation-based models: the case of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gorius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Nestler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles, Licensing Executives Society International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LVII (3), pp.156-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'information comptable et extra-comptable relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodwill : un retour vers le futur ? Mise en perspective du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04356889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du risque en comptabilité, le cas des industries extractives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Krychowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'information comptable et extra-comptable relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESI’S SDG-IP Index: an approach to appraise effective sustainability impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles, Licensing Executives Society International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LVIII (3), pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capital et la dette immatériels : la contribution de Mattessich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 564, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking climate change seriously: Time to credibly communicate on corporate climate performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaele Le Ravalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.107542. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de comptabilités socio-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptabilités socio-environnementales, mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Climate Change Seriously: Time to Credibly Communicate on Corporate Climate Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaele Le Ravalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.107542. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de comptabilités socio-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier « Transitions : de nouvelles approches pour compter ce qui compte », 26, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations for IP Valuation-based models: the case of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gorius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Nestler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LVII (3), pp.156-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influenceuses et expérimentatrices des comptabilités écologiques, Numéro spécial : Nouveau contrat écologique et social, comment passer à l’acte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Letexier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Accounting Standards on Hedging Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.193-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.193-213. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AAAJ-03-2016-2448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque, objet polymorphe: sa visibilité comptable, sa valeur qualitative et monétaire, 230-231(40): 4-5 (edito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche taxonomique de l’évaluation de la marque: une affaire de logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230-231 (40), pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche taxonomique de l'évaluation de la marque : une affaire de logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (230-231), pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n’est pas une marque: la marque-investissement et la marque-indicateur, 230-231(40): 6-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque, objet polymorphe: sa visibilité comptable, sa valeur qualitative et monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230-231 (40), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche taxonomique de l’évaluation de la marque: une affaire de logiques, 230-231(40): 43-56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement ANC 2014-05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Di Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Do Carmo Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (269), pp.103-128. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la querelle des universaux à la querelle des comptables au sujet de la Juste Valeur : le piège répété de l'individuation et de la problématisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284 (2), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.284.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement ANC 2014-05 : Un cas d’internormativité comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Di Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Do Carmo Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la querelle des universaux à la querelle des comptables au sujet de la Juste Valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284 (2), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.284.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proximité entre dirigeant et administrateurs peut-elle favoriser la performance de l’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarration et communication financière : leçons de l’opération Areva/UraMin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.77-107. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.222.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarrative and Financial Communication: Lessons from the Areva/Uramin Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de la comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme, témoin des choix, des exigences et des enjeux sociétaux, 38(217-218): 3-5 (Edito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economics : A Luhmannian analysis of integrated reporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.241-251. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la norme dans une société complexe : La théorie des systèmes de Niklas Luhmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (217-218), pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarration et communication financière: leçons de l’opération Areva/UraMin,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.77-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert des risques sur brevet: le marché comme solution ultime? 34(198): 6-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luculli Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les justifications historiques pour une norme propre à l’activité d’extraction entre la résolution des conflits d’agence et la logique de marché, , 5, URL: http://comptabilites.revues.org/1233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur du brevet: quelle option? Analyse de la pertinence des méthodes d’évaluation de brevets, W, 14(1): 125-166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroebel Virginie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés, Série W</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options réelles, état des lieux sur l’applicabilité d’une méthode d’évaluation capturant le risque, 29(4): 19-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le court-termisme financier: la fin d’un mythe? 189: 18-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique. Le cas de la prospection et de l'évaluation des ressources pétrolières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's accounting policy analyzed from an ethical perspective: The case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayi Gavriel Ayayi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.329 - 341. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique. Le cas de la prospection et de l'évaluation des ressources pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's accounting policy analyzed from an ethical perspective: The case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayi Gavriel Ayayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique. Le cas de la prospection et de l'évaluation des ressources pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël-Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tome 16 (1), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's accounting policy analyzed from an ethical perspective: The case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayi Ayayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer les décideurs de demain, hybrides et agiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Seys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 117 (2), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/emr.117.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité extra-financière et rapports de domination : une relecture critique des matrices de matérialité comme artefacts de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ccritical Perspectives on Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPA, Jul 2026, Rio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession comptable et l'écologie [The accounting profession and ecology]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Tondeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Astic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMA, a powerful tool to prepare transition plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapmondes workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Louis Bachelier, Dec 2025, Paris, Palais Brongniart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter, une histoire commune des sciences de la mesure et de la comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première application de la CSRD : état des pratiques des entreprises du SBF 120 J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée partenaires CDP DéfiCO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Sep 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the field of intangibles, sustainability and value creation: insights from past EIASM Conferences looking at the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation - Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2025, Modena, Italie., Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations comptables des immatériels, regards croisés entre académiques et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium ACCRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, congrès AFC, May 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comptabilité à la finance : analyse critique engagée et écologique [From accounting to finance: a committed and ecological critical analysis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baret Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bracking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larrinaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the field of intangibles, sustainability and value creation: insights from past EIASM Conferences looking at the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation - Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2025, Modena, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires autour des récits sur les Conséquences du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du programme FORESSEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Nov 2025, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating biodiversity and human capital considerations in sustainability reporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. UNCTAD (UN Trade &amp; Development) - ISAR Intergovernmental working group of experts on International Standards of Accounting and Reporting, 42nd session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN, Nov 2025, Geneve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decoupling of extra-financial materiality assessment practices : Study of cooperative and shareholder banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTANGIBLES, SUSTAINABILITY, AND VALUE CREATION : REPORTING, MANAGEMENT, AND GOVERNANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention conclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assurance et Post-croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seabird Impact - MAPMONDES, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mesure extra-financière appliquée au secteur financier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du programme de la chaire Mapmondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seabird Impact, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decoupling of extra-financial materiality assessment practices : study of cooperative and shareholder banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation - Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial, integrated and sustainability reporting, why is there a need for standards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDiv Workshop sIndic - “Biodiversity and Corporate Disclosures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Leipzig, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des entreprises en difficultés, le cas des tests de dépréciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Mareüil-Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, comité IP Valuation, May 2024, Webinaire / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single to double materiality: capturing biodiversity impacts and nature-related risks through corporate disclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Abela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation – Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence et robustesse de la démarche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRCANTEC - Comment préserver et améliorer l’équilibre des écosystèmes : la démarche durable, une nouvelle façon d’investir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the IP valuation SDG/ESG effort on industries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Nakatomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Plebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vandermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du LES international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES International, Apr 2024, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Licensing Agreement: Financial Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIPO, Mar 2024, Tachkent, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of making money with your Intellectual Property: IP Valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinar EUIPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un projet d’ouvrage collectif « Immatériels : information comptable et extra-comptables : perspectives et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From double materiality to ‘double materialities’ in accounting: a framework for a systematic study of the variations of double materiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation – Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et transition écologique: sommes-nous prêts pour le monde de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Comptabilité Ecologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser sa propriété intellectuelle : considérations croisées de valorisation et de structuration financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Biotech et LES France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES France, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework for a complex system view on organizations, economics, and the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross disciplinary sustainability symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stockholm, Swedish Royal Academy, May 2023, Stockholm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of IP for technology transfer, UN-WIPO conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A UN-WIPO program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Jan 2023, Cairo, Egypt, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire création de valeur sociale ? production de performance sociale ? Comment mesurer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'investisseur responsable peut-il produire des inégalités sociales?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée IRCANTEC, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible technology transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsible technology transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Dec 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance prise par les immatériels au niveau européen et « l’avenir des immatériels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSR task force meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l’Immatériel &amp; C3D, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a theory of Intangibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles and Intellectual Capital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2022, Taormina, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amortissement c’est maintenant …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème congrès de l'Association Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03893671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value creation & IP strategy: survival kit for SMEs and Start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Executive Society International, Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES International, May 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immatériels, États Généraux de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autorité des Normes Comptables Paris, April, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire naturelle de la comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le temps de la comptabilité écologique : compter ce qui compte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôtel de Ville de Grenoble, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFRAG outreach “Better Information on Intangibles, which is the best way to go?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de Comptabilité, May 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la normalisation comptable et extra-comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum International pour le bien vivre : Les leviers législatifs et réglementaires dans le changement de cap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe's future economy - boosted by data exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIT-CDOIQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du risque en comptabilité: Le cas des activités extractives, Oriane, Bayonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIUT Bayonne, Sep 2022, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises humaines : Ecologie et philosophies comptables Colloque du département Économie & Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie &amp; Société, Entreprises humaines : Ecologie et philosophies comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins et Agro-ParisTech, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view on the existing green accounting initiatives, a proposed critical analytical grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Closing colloquium, Economie et Société, Ecology and Accounting Philosophies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discount Rates in Accounting: How Practitioners Depart the IFRS Maze. Towards the End of Determinism in Accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EAA EFRAG ICAS webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des ONG au dispositif de concertation sur une norme comptable spécifique dédiée au secteur extractif : quelle influence sur les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence comptabilité critique, online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference for Uzbekistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO,, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitaux et Dettes Immatériels [Intangible capitals and debts], Nov 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États Généraux de la Comptabilité Extra-Financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Supérieur de l’Ordre des Experts-Comptables, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations comptables et extra comptable relative aux immatériels, introduction du projet du groupe de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2021, Lyon, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangible awards presentation, CAC 40, mid-cap, football club and start-up awards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale des Actifs Immatériels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'Immatériel, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of IP under risk and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference for Ukraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation of Intangible Assets: Beyond the Discount Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles and Intellectual Capital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2021, Online (Covid 2019), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual Assets Valuation for Strategic Decision Making Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data usage and value: a multiplicity of data value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Executive Society International Annual Meeting, Session 16/Value of Data in a World of New Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Licensing Executive Society Internationa, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de l’Immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise et Sociétés, Comptabilité et philosophies comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins; https://www.youtube.com/watch?v=nRPHok06Wfw., Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of IP under risk and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference for Uzbekistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths for recognition of data in financial and extra-financial reporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire patrimoine digital de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Implid emlyon business school, Licensing Executive Society France, Apr 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide to valuation of shared data, Chaire patrimoine digital de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Implid emlyon business school, Licensing Executive Society France, Apr 2020, Paris online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in language issues in accounting regulation: likelihood terms and the certainty of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L² ISFA-Lyon &amp; DSA-HEC Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in language issues in accounting regulation: likelihood terms and the certainty of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L² ISFA-Lyon &amp; DSA-HEC Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISFA, 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk elicitation from corporate reports: the case of oil reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC congrès annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2020, Paris, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur temps de l'argent : les enjeux des taux d'actualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la recherche comptable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autorité des Normes Comptables (ANC), Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Certainty of uncertainty in accounting standards: a bilingual experiment and survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFR BNP Paribas Cardif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certitude de l'incertitude au cœur des normes comptables internationales : une étude expérimentale et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 % Actuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Actuaires, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil and gas reserves as real options: a value-relevance study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM Accounting and Regulation, EIASM Accounting and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gunther Gebhart, Roberto di Pietra, Jun 2019, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Assets valuation, a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Executive Society International, Spain-Portugal, pan-European conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des figures traditionnelles des actifs et des acteurs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Chammassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are shareholders afraid of ceo-board ties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are shareholders afraid of ceo-board ties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal N'Guyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Certainty Of Uncertainty In Accounting Standards: A Bilingual Experiment And Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Congrès de l'Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs, value creation, and early stage technology startups: it’s all about intellectual capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Chamassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des approches socio-économiques à l’analyse de la gouvernance: la sociologie de la connaissance et l’étude des actifs immatériels et leur combinaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discount rates in accounting: the art of Chinese painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Startups as options: it’s all about intellectual capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Chamassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Institute for Advanced Studies in Management - Intangibles, EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, München, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Control Effectiveness in the Oil and Gas Sector: An Integrated Measurement framework and Method Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Engaged Management Scholarship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions: when the map becomes the territory, Financial Reporting Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Reporting Workshop (FRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réglement ANC 2014-05: une innovation comptable historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Digennaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The instable need in accounting information: a bilingual survey and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ancona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand investment for brand capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of NGOs in the accounting standard setting process: the case of extractive activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Friendly Boards Have an Influence on Corporate Financing Policy ? Evidence from French-Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès de l'Association Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Friendly Boards Have an Influence on Corporate Financing Policy ? Evidence from French-Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal N'Guyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational Finance Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Architecture: A pillar in an integrated framework to measure the Internal Control Effectiveness in the Oil & Gas Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akoum Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic construction of uncertainty perceptions across languages and in financial reporting: a bilingual experimentation and online survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Friendly Boards Have an Influence on Corporate Financing Policy ? Evidence from French-Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal N'Guyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparente incohérence décisionnelle, un exercice d’équilibrisme. Contributions des sciences sociales à la compréhension des mécanismes intersubjectifs dans la formation des comportements s'éloignant des règles, conventions et repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and natural capitals as part of the differentiated environment in the luhmannian framework, a contribution to circular economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de la théorie des systèmes complexes à l'analyse de la norme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Penser-les-normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions: when the map becomes the territory, Financial Reporting Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific Interdisciplinary Research in Accounting Conference APIRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair value measurement in accounting: a Bergsonian false debate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE, LSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions: When the map becomes the territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre de vie et la qualification du risque au service de la formalisation d’une dualité: la marque-investissement et la marque-indicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real options and emerging energy trends: a methodological transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CASS Business School, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French thinkers’ contribution to the issue of measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons invisibles: les limites de mesure de qualité des modèles quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons invisibles: méthodes recueillies dans une société et publiées aux risques de quelques autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development or sustainability of the business? A Luhmannian analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE, London - LSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the understanding of the French stance in the accounting fair value debate: lessons from Bergson, his influencers and followers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency and extractive activities: a case in accounting regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l'Association Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development or sustainability of the business? A Luhmannian analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meditari Accountancy Research European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de juste valeur à l'épreuve de la méthodologie bergsonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Managemen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand new ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et méthodes d’évaluation: vers une Hypothèse d’Incertitude Communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Values: Embedded risks in evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Verona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et méthodes d’évaluation: vers une Hypothèse d’Incertitude Communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement in financial reporting: the limits of theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Venuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Accounting Association for Educational Research (IAAER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on the French contribution on material reality and essentiality in the quest for an informational completeness, tested on IP evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting standards and the myth of transparency: extractive industries as an integrated spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expected role of accounting standards in accountability, transparency and firm reputation: the case of extractive industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Working Group on Commodities Financial Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les justifications historiques pour une norme propre à l’activité d’extraction entre la résolution des conflits d’agence et la logique de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication de crise: le cas Uramin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency and firm reputation as intangible assets/liabilities: lessons from the extractive industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent markets: efficiency conditions for a new &amp;quot;commodity&amp;quot; market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luculli Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The financial value of a patent: classical or optional methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur financière du brevet: cinq méthodes pour cinq conceptions du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarration et communication financière: leçons de l’opération Areva/Uramin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting standards and the myth of transparency: extractive industries as an integrated spectacle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Social &amp; Environmental Accounting Research (CSEAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation des pratiques comme vecteur de diffusion des innovations pétrolières : le cas des normes comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The financial value of a patent: classical or optional methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short termism: the end of a myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE MIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation des pratiques comme vecteur de diffusion des innovations pétrolières: le cas des normes comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent markets: efficiency conditions for a new &amp;quot;commodity&amp;quot; market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luculli Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation des pratiques comme vecteur de diffusion des innovations pétrolières: le cas des normes comptables et leur rôle palliatif en matière de risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de l’utilisation des options réelles pour l’évaluation financière des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options Réelles: état des lieux sur l’applicabilité d’une méthode d’évaluation capturant l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five decades of capital budgeting surveys for a contextual approach, Accounting Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Venezzia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid de l’impact actuel du court-termisme financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des logiques financières et conséquences managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assisses de l’Agilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Accounting standardization analysed in terms of a political process: the case of petroleum resources prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Accounting Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Accounting standardization analyzed in terms of a political process: the case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Konstantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Congress EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d’approvisionnement et durabilité des entreprises pétrolières: vers la définition d’un indicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des institutions non comptables dans le processus normatif comptable : le cas des coûts d’exploration pétrolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphose des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des institutions non comptables dans le processus normatif comptable : le cas des coûts d'exploration pétrolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Métamorphose des Organisations. "Les Nouvelles Régulations, la Normalisation et la Dynamique des Organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, CREFIGE-CEREMO, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridising tests require new interdisciplinary approaches to learning: the case of the new engineers and managers classes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDucational Innovation in Economics and Business (EDINEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information comptable et extra-comptable relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection “Regards de l’AFC”. Pearson, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic stratégique ESG et évaluation financière et extra-financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9782807951952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de la langue, de la culture et de l’information comptable sur la décision de cession d’un immatériel : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection “Regards de l’AFC”. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’information comptable et extra-comptable relative aux immatériels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’art de la recherche sur les immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection “Regards de l’AFC”. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’information comptable et extra-comptable relative aux immatériels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangible value and risks, Regulation requirements, valuation practices and ways forward a better risk awareness within valuation reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Zambon (ed.); Laura Girella (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Intangibles : Accounting, Reporting and Valuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 978-1- 03530-636-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSRD, nouvelle norme européenne d’information sur la durabilité : les défis de sa mise en application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assurance et post-croissance, comment protéger à l’aune des limites planétaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prophil, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Incollingo; Andrea Lionzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Harmonisation of National Accounting Rules edited by A. Incollingo &amp; A. Lionzo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-98, 2023, SIDREA Series in Accounting and Business Administration, 978-3-031-42930-9. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42931-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03893692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined system perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Salomon; B. Haddad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-1-78897-490-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dettes &amp;quot;hors bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bensadon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dettes de l'État, dettes des entreprises : quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Architecture: A pillar in an integrated framework to measure the Internal Control Effectiveness in the Oil & Gas Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akoum Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baghdadi, Y.; Harfouche, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT for a Better Life and a Better World.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, pp.347-363, 2019, Lecture Notes in Information Systems and Organisation, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10737-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique: le cas de la prospection et de l’évaluation des ressources pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normaliser, la comptabilité des entreprises, enjeux socio-organisationnels et jeux d'acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.190-221, 2019, 978-2-37687-305-1. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.chan.2019.01.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Architecture: A pillar in an integrated framework to measure the Internal Control Effectiveness in the Oil & Gas Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youcef Baghdadi; Antoine Harfouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT for a Better Life and a Better World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10737-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité Minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire Historique, de la Comptabilité des Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounted Cash Flows and Fair Value: Value creation or sense destruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRSs in a Global World, International and Critical Perspectives on Accounting, Essays in Honor of Professor Jacques Richard (In Eds D. Bensadon &amp; N. Praquin), Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 24 Les principes d'évaluation des IFRS relatifs aux immobilisations corporelles - IAS 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch 25 Les principes d'évaluation des IFRS relatifs aux immobilisations incorporells. - IAS 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch 35 Les immobilisations incorporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitres 23 Les concepts de base des IFRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés à la diffusion des innovations pétrolières: du relâchement prudentiel à la porosité du due process,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une politique du risque, Comprendre et agir (In Ed Guillon B.) Paris: L’Harmattan, p.21-43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production des ressources naturelles et risque de perte de contrôle: le cas du secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In Eds. Guillon B.), Valoriser l’intégration du risque Paris: L’Harmattan, p. 205-223</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique financière court terme versus logique financière long terme: le retour au vrai capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In Eds J. Barrand), L’entreprise agile, Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much is it worth ? Combien cela vaut-il ? L'effet de la langue et de la culture sur l'évaluation et la decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de norme IFRS relatif aux activités d’extraction: l'évaluation ex ante d'un projet de norme, étude de cas et enseignements (The ex-ante evaluation of the standard relative to extractive activities, case study and lessons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création de valeur par les données à sa mesure, Chaire patrimoine digital de l'entreprise, chaire implid-emlyon business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in language issues in accounting regulation: likelihood terms and the certainty of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of ethical conflicts a in the accounting standards in the extractive activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information prospectives à destination des investisseurs : le cas des réserves pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital budgeting practices in compagnies with activity abroad : the evolution of the use of tools through time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir pour la biodiversité : partez en éclaireur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab.Transition, Seabird Conseil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Double Matérialité dans le monde : Analyse géopolitique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation du risque, Institut Louis Bachelier, chaire Double Matérialité. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service d’un futur durable : Atteindre les objectifs de développement durable en créant un commun numérique pour les données ESG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Digital New Deal. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discount rates in IFRS: how practitioners depart the IFRS maze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Autorité des Normes Comptables. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du taux d’actualisation: Une approche cohérente? Le taux d’actualisation dans la normalisation comptable internationale, Autorité des Normes Comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Autorité des Normes Comptables. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du taux d’actualisation : Une approche cohérente ? Le taux d’actualisation dans la normalisation comptable internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Autorité des Normes Comptables. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Crona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Polaky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Parlato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mathon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Kashyap" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Abela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2025.101588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Mare&#252;il-Villette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Erragragui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlemlih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.133.0069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bessieux-Ollier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Tuy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gumb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Bourmont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.323.0035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gorius" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Nestler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Liebl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.018.0029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krychowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Letexier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nessi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaele Le Ravalec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107542" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104157v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Counillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vuattoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03779164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laffort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard Baker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-03-2016-2448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-SJ1FC3BT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Littolff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di Gennaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Do Carmo Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00203" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.284.0083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric van Appelghem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RW14BKX2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.222.0077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.06.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JF6GQC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luculli Gabriele" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stroebel Virginie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104195v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l-Lema&#238;tre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0133" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lemaitre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Ayayi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2009.11.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MZ7S6W4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Constantinides" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Gavriel Ayayi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Seys" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/emr.117.0068" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531180v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Flores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321549v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Astic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531164v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baret Pierre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bracking" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larrinaga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danjou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guyomard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768417v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chenet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531554v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768396v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579681v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579678v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Nakatomi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Plebani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vandermeulen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Russell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478718v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bessieux Ollier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walliser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478746v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478757v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478787v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478720v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478754v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478811v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478813v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478823v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478807v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478859v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478904v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478820v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544190v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Th&#233;rond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478821v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544198v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454351v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478919v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478916v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478921v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387303v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017146v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992589v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solvita Jancevska" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Chamassian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992576v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992561v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Chammassian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992026v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Van" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal N'Guyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992034v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992246v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992604v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Digennaro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992301v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992258v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akoum" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992640v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoum Mohamad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992262v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992065v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048187v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992317v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992654v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992644v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992315v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992692v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992670v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992689v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992681v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992307v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992326v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992675v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992698v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992334v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992330v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992725v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992719v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992332v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Venuti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992338v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992736v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992742v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992341v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992350v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992345v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992761v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992731v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992362v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992755v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992363v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691173v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992768v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992775v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992771v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992369v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lema&#238;tre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992907v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Konstantinidis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992919v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992916v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757943v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992372v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321537v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellanger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/diagnostic-strategique-esg-evaluation-financiere-extra-financiere-9782807951952.html" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531182v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531183v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478642v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-intangibles-9781035306367.html" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531185v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768393v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-42931-6_4#citeas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42931-6_4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104162v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462273v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chan.2019.01.0190" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992374v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10737-6_23" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087261v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992379v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992382v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992394v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992401v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992398v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992405v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992408v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992411v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992414v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321541v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992527v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacquin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190016v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991845v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991911v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00461996v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957770v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321539v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280989v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992506v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992519v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341338v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Crona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Polaky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Parlato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mathon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Mare&#252;il-Villette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Kashyap" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Abela" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2025.101588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Erragragui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlemlih" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.133.0069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Tuy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gumb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bessieux-Ollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478696v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.018.0029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Bourmont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.323.0035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gorius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Nestler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Liebl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krychowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaele Le Ravalec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107542" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Counillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vuattoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03779164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Letexier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nessi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard Baker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-03-2016-2448" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-SJ1FC3BT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104185v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laffort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Littolff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di Gennaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Do Carmo Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00203" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.284.0083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric van Appelghem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RW14BKX2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.222.0077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980803v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.06.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JF6GQC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014165v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luculli Gabriele" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stroebel Virginie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lemaitre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Constantinides" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0133" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Gavriel Ayayi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2009.11.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MZ7S6W4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763170v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l-Lema&#238;tre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Ayayi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Seys" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/emr.117.0068" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531180v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Flores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Astic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531164v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danjou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guyomard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baret Pierre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bracking" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larrinaga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321543v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531554v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768408v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579681v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768412v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Nakatomi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Plebani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vandermeulen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768404v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768417v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chenet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478707v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bessieux Ollier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walliser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478767v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478720v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478754v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115586v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Russell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283265v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Th&#233;rond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478823v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544190v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478904v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478859v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478821v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478919v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478916v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454351v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425286v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387303v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992561v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Chammassian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992576v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Van" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal N'Guyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992589v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solvita Jancevska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992594v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Chamassian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992566v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992016v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akoum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992301v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Digennaro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992054v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992039v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992246v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992604v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992262v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoum Mohamad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992065v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992241v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992623v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048187v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992317v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992654v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992644v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992307v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992681v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992689v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992692v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992315v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992670v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048163v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992326v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992675v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992725v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992330v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992719v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992332v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Venuti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992334v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992698v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992341v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992742v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992736v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992358v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992350v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992345v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992761v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992731v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992338v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691173v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992362v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992359v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992363v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992755v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992768v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992365v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992775v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992369v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lema&#238;tre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Konstantinidis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992919v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992916v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757943v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992372v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531182v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321537v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellanger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/diagnostic-strategique-esg-evaluation-financiere-extra-financiere-9782807951952.html" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531185v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531183v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478642v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-intangibles-9781035306367.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768393v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-42931-6_4#citeas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42931-6_4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104162v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992374v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10737-6_23" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462273v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chan.2019.01.0190" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087261v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992379v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992382v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992398v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992401v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992405v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992394v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992408v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992411v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992414v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321541v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992527v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacquin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991845v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991911v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190016v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00461996v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957770v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321539v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280989v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992506v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992519v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341338v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>