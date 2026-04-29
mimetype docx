--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique BLUM </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR Université Grenoble AlpesDirectrice scientifique de la chaire Secteur Financier : Mesurer Autrement pour un MONde Durable Et Soutenable (MAPMONDES), Fondation du Risque, Institut Louis Bachelier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A golden opportunity to improve the system of sustainability reporting and inform investors of nature-related risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Polaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Parlato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual property struggling with permanent or transitory economic difficulties: the case of the impairment test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Mareüil-Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LX (1), pp.168-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business and finance on a path towards sustainable accountability for biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Abela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.101588. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cosust.2025.101588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual property struggling with permanent or transitory economic difficulties: the case of the impairment test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Mareüil-Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LX (1), pp.168-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’INDÉSIRABLE NORME COMPTABLE ET EXTRA-COMPTABLE PROPRE AUX ACTIVITÉS EXTRACTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information RSE et performance financière : le rôle modérateur des pouvoirs publics et l’État de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Erragragui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benlemlih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.30-57. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.133.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business and finance on a path towards meaningful biodiversity reporting? Current Opinion in Environmental Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Abela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77 (101588)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des ONG au processus de concertation sur une norme comptable relative aux conditions d'approvisionnement en ressources naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2024.38.01.1185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodwill, un retour vers le futur ? Simulation des effets attendus d'un amortissement systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (19), pp.15-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'information comptable et extra-comptable (de durabilité) relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodwill : un retour vers le futur ? Mise en perspective du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.29-58. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/accra.018.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des réformes comptables par les professionnels. Le cas de la transition vietnamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Bourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 323 (323), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.323.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations for IP Valuation-based models: the case of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gorius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Nestler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles, Licensing Executives Society International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LVII (3), pp.156-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'information comptable et extra-comptable relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodwill : un retour vers le futur ? Mise en perspective du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04356889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du risque en comptabilité, le cas des industries extractives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Krychowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'information comptable et extra-comptable relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESI’S SDG-IP Index: an approach to appraise effective sustainability impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles, Licensing Executives Society International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LVIII (3), pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capital et la dette immatériels : la contribution de Mattessich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 564, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking climate change seriously: Time to credibly communicate on corporate climate performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaele Le Ravalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.107542. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de comptabilités socio-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptabilités socio-environnementales, mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Climate Change Seriously: Time to Credibly Communicate on Corporate Climate Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaele Le Ravalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.107542. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de comptabilités socio-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier « Transitions : de nouvelles approches pour compter ce qui compte », 26, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations for IP Valuation-based models: the case of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gorius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Nestler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LVII (3), pp.156-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influenceuses et expérimentatrices des comptabilités écologiques, Numéro spécial : Nouveau contrat écologique et social, comment passer à l’acte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Letexier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Accounting Standards on Hedging Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.193-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.193-213. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AAAJ-03-2016-2448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque, objet polymorphe: sa visibilité comptable, sa valeur qualitative et monétaire, 230-231(40): 4-5 (edito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche taxonomique de l’évaluation de la marque: une affaire de logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230-231 (40), pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche taxonomique de l'évaluation de la marque : une affaire de logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (230-231), pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n’est pas une marque: la marque-investissement et la marque-indicateur, 230-231(40): 6-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque, objet polymorphe: sa visibilité comptable, sa valeur qualitative et monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230-231 (40), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche taxonomique de l’évaluation de la marque: une affaire de logiques, 230-231(40): 43-56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement ANC 2014-05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Di Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Do Carmo Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (269), pp.103-128. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la querelle des universaux à la querelle des comptables au sujet de la Juste Valeur : le piège répété de l'individuation et de la problématisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284 (2), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.284.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement ANC 2014-05 : Un cas d’internormativité comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Di Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Do Carmo Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la querelle des universaux à la querelle des comptables au sujet de la Juste Valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284 (2), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.284.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proximité entre dirigeant et administrateurs peut-elle favoriser la performance de l’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarration et communication financière : leçons de l’opération Areva/UraMin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.77-107. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.222.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarrative and Financial Communication: Lessons from the Areva/Uramin Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de la comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme, témoin des choix, des exigences et des enjeux sociétaux, 38(217-218): 3-5 (Edito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economics : A Luhmannian analysis of integrated reporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.241-251. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la norme dans une société complexe : La théorie des systèmes de Niklas Luhmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (217-218), pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarration et communication financière: leçons de l’opération Areva/UraMin,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.77-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert des risques sur brevet: le marché comme solution ultime? 34(198): 6-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luculli Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les justifications historiques pour une norme propre à l’activité d’extraction entre la résolution des conflits d’agence et la logique de marché, , 5, URL: http://comptabilites.revues.org/1233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur du brevet: quelle option? Analyse de la pertinence des méthodes d’évaluation de brevets, W, 14(1): 125-166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroebel Virginie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés, Série W</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options réelles, état des lieux sur l’applicabilité d’une méthode d’évaluation capturant le risque, 29(4): 19-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le court-termisme financier: la fin d’un mythe? 189: 18-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique. Le cas de la prospection et de l'évaluation des ressources pétrolières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's accounting policy analyzed from an ethical perspective: The case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayi Gavriel Ayayi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.329 - 341. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique. Le cas de la prospection et de l'évaluation des ressources pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's accounting policy analyzed from an ethical perspective: The case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayi Gavriel Ayayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique. Le cas de la prospection et de l'évaluation des ressources pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël-Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tome 16 (1), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's accounting policy analyzed from an ethical perspective: The case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayi Ayayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer les décideurs de demain, hybrides et agiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Seys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 117 (2), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/emr.117.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité extra-financière et rapports de domination : une relecture critique des matrices de matérialité comme artefacts de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ccritical Perspectives on Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPA, Jul 2026, Rio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession comptable et l'écologie [The accounting profession and ecology]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Tondeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Astic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMA, a powerful tool to prepare transition plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapmondes workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Louis Bachelier, Dec 2025, Paris, Palais Brongniart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter, une histoire commune des sciences de la mesure et de la comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première application de la CSRD : état des pratiques des entreprises du SBF 120 J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée partenaires CDP DéfiCO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Sep 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the field of intangibles, sustainability and value creation: insights from past EIASM Conferences looking at the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation - Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2025, Modena, Italie., Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations comptables des immatériels, regards croisés entre académiques et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium ACCRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, congrès AFC, May 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comptabilité à la finance : analyse critique engagée et écologique [From accounting to finance: a committed and ecological critical analysis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baret Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bracking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larrinaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the field of intangibles, sustainability and value creation: insights from past EIASM Conferences looking at the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation - Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2025, Modena, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires autour des récits sur les Conséquences du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du programme FORESSEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Nov 2025, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating biodiversity and human capital considerations in sustainability reporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. UNCTAD (UN Trade &amp; Development) - ISAR Intergovernmental working group of experts on International Standards of Accounting and Reporting, 42nd session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN, Nov 2025, Geneve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decoupling of extra-financial materiality assessment practices : Study of cooperative and shareholder banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTANGIBLES, SUSTAINABILITY, AND VALUE CREATION : REPORTING, MANAGEMENT, AND GOVERNANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention conclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assurance et Post-croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seabird Impact - MAPMONDES, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mesure extra-financière appliquée au secteur financier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du programme de la chaire Mapmondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seabird Impact, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decoupling of extra-financial materiality assessment practices : study of cooperative and shareholder banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation - Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial, integrated and sustainability reporting, why is there a need for standards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDiv Workshop sIndic - “Biodiversity and Corporate Disclosures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Leipzig, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des entreprises en difficultés, le cas des tests de dépréciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Mareüil-Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, comité IP Valuation, May 2024, Webinaire / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single to double materiality: capturing biodiversity impacts and nature-related risks through corporate disclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Abela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation – Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence et robustesse de la démarche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRCANTEC - Comment préserver et améliorer l’équilibre des écosystèmes : la démarche durable, une nouvelle façon d’investir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the IP valuation SDG/ESG effort on industries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Nakatomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Plebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vandermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du LES international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES International, Apr 2024, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Licensing Agreement: Financial Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIPO, Mar 2024, Tachkent, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of making money with your Intellectual Property: IP Valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinar EUIPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un projet d’ouvrage collectif « Immatériels : information comptable et extra-comptables : perspectives et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From double materiality to ‘double materialities’ in accounting: a framework for a systematic study of the variations of double materiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation – Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et transition écologique: sommes-nous prêts pour le monde de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Comptabilité Ecologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser sa propriété intellectuelle : considérations croisées de valorisation et de structuration financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Biotech et LES France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES France, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework for a complex system view on organizations, economics, and the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross disciplinary sustainability symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stockholm, Swedish Royal Academy, May 2023, Stockholm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of IP for technology transfer, UN-WIPO conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A UN-WIPO program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Jan 2023, Cairo, Egypt, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire création de valeur sociale ? production de performance sociale ? Comment mesurer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'investisseur responsable peut-il produire des inégalités sociales?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée IRCANTEC, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible technology transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsible technology transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Dec 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance prise par les immatériels au niveau européen et « l’avenir des immatériels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSR task force meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l’Immatériel &amp; C3D, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a theory of Intangibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles and Intellectual Capital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2022, Taormina, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amortissement c’est maintenant …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème congrès de l'Association Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03893671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value creation & IP strategy: survival kit for SMEs and Start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Executive Society International, Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES International, May 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immatériels, États Généraux de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autorité des Normes Comptables Paris, April, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire naturelle de la comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le temps de la comptabilité écologique : compter ce qui compte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôtel de Ville de Grenoble, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFRAG outreach “Better Information on Intangibles, which is the best way to go?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de Comptabilité, May 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la normalisation comptable et extra-comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum International pour le bien vivre : Les leviers législatifs et réglementaires dans le changement de cap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe's future economy - boosted by data exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIT-CDOIQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du risque en comptabilité: Le cas des activités extractives, Oriane, Bayonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIUT Bayonne, Sep 2022, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises humaines : Ecologie et philosophies comptables Colloque du département Économie & Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie &amp; Société, Entreprises humaines : Ecologie et philosophies comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins et Agro-ParisTech, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view on the existing green accounting initiatives, a proposed critical analytical grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Closing colloquium, Economie et Société, Ecology and Accounting Philosophies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discount Rates in Accounting: How Practitioners Depart the IFRS Maze. Towards the End of Determinism in Accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EAA EFRAG ICAS webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des ONG au dispositif de concertation sur une norme comptable spécifique dédiée au secteur extractif : quelle influence sur les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence comptabilité critique, online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference for Uzbekistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO,, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitaux et Dettes Immatériels [Intangible capitals and debts], Nov 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États Généraux de la Comptabilité Extra-Financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Supérieur de l’Ordre des Experts-Comptables, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations comptables et extra comptable relative aux immatériels, introduction du projet du groupe de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2021, Lyon, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangible awards presentation, CAC 40, mid-cap, football club and start-up awards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale des Actifs Immatériels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'Immatériel, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of IP under risk and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference for Ukraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation of Intangible Assets: Beyond the Discount Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles and Intellectual Capital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2021, Online (Covid 2019), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual Assets Valuation for Strategic Decision Making Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data usage and value: a multiplicity of data value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Executive Society International Annual Meeting, Session 16/Value of Data in a World of New Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Licensing Executive Society Internationa, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de l’Immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise et Sociétés, Comptabilité et philosophies comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins; https://www.youtube.com/watch?v=nRPHok06Wfw., Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of IP under risk and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference for Uzbekistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths for recognition of data in financial and extra-financial reporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire patrimoine digital de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Implid emlyon business school, Licensing Executive Society France, Apr 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide to valuation of shared data, Chaire patrimoine digital de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Implid emlyon business school, Licensing Executive Society France, Apr 2020, Paris online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in language issues in accounting regulation: likelihood terms and the certainty of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L² ISFA-Lyon &amp; DSA-HEC Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in language issues in accounting regulation: likelihood terms and the certainty of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L² ISFA-Lyon &amp; DSA-HEC Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISFA, 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk elicitation from corporate reports: the case of oil reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC congrès annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2020, Paris, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur temps de l'argent : les enjeux des taux d'actualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la recherche comptable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autorité des Normes Comptables (ANC), Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Certainty of uncertainty in accounting standards: a bilingual experiment and survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFR BNP Paribas Cardif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certitude de l'incertitude au cœur des normes comptables internationales : une étude expérimentale et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 % Actuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Actuaires, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil and gas reserves as real options: a value-relevance study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM Accounting and Regulation, EIASM Accounting and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gunther Gebhart, Roberto di Pietra, Jun 2019, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Assets valuation, a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Executive Society International, Spain-Portugal, pan-European conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des figures traditionnelles des actifs et des acteurs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Chammassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are shareholders afraid of ceo-board ties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are shareholders afraid of ceo-board ties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal N'Guyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Certainty Of Uncertainty In Accounting Standards: A Bilingual Experiment And Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Congrès de l'Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs, value creation, and early stage technology startups: it’s all about intellectual capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Chamassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des approches socio-économiques à l’analyse de la gouvernance: la sociologie de la connaissance et l’étude des actifs immatériels et leur combinaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discount rates in accounting: the art of Chinese painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Startups as options: it’s all about intellectual capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Chamassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Institute for Advanced Studies in Management - Intangibles, EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, München, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Control Effectiveness in the Oil and Gas Sector: An Integrated Measurement framework and Method Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Engaged Management Scholarship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions: when the map becomes the territory, Financial Reporting Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Reporting Workshop (FRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réglement ANC 2014-05: une innovation comptable historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Digennaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The instable need in accounting information: a bilingual survey and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ancona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand investment for brand capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of NGOs in the accounting standard setting process: the case of extractive activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Friendly Boards Have an Influence on Corporate Financing Policy ? Evidence from French-Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès de l'Association Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Friendly Boards Have an Influence on Corporate Financing Policy ? Evidence from French-Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal N'Guyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational Finance Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Architecture: A pillar in an integrated framework to measure the Internal Control Effectiveness in the Oil & Gas Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akoum Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic construction of uncertainty perceptions across languages and in financial reporting: a bilingual experimentation and online survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Friendly Boards Have an Influence on Corporate Financing Policy ? Evidence from French-Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal N'Guyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparente incohérence décisionnelle, un exercice d’équilibrisme. Contributions des sciences sociales à la compréhension des mécanismes intersubjectifs dans la formation des comportements s'éloignant des règles, conventions et repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and natural capitals as part of the differentiated environment in the luhmannian framework, a contribution to circular economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de la théorie des systèmes complexes à l'analyse de la norme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Penser-les-normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions: when the map becomes the territory, Financial Reporting Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific Interdisciplinary Research in Accounting Conference APIRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair value measurement in accounting: a Bergsonian false debate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE, LSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions: When the map becomes the territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre de vie et la qualification du risque au service de la formalisation d’une dualité: la marque-investissement et la marque-indicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real options and emerging energy trends: a methodological transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CASS Business School, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French thinkers’ contribution to the issue of measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons invisibles: les limites de mesure de qualité des modèles quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons invisibles: méthodes recueillies dans une société et publiées aux risques de quelques autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development or sustainability of the business? A Luhmannian analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE, London - LSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the understanding of the French stance in the accounting fair value debate: lessons from Bergson, his influencers and followers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency and extractive activities: a case in accounting regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l'Association Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development or sustainability of the business? A Luhmannian analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meditari Accountancy Research European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de juste valeur à l'épreuve de la méthodologie bergsonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Managemen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand new ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et méthodes d’évaluation: vers une Hypothèse d’Incertitude Communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Values: Embedded risks in evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Verona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et méthodes d’évaluation: vers une Hypothèse d’Incertitude Communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement in financial reporting: the limits of theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Venuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Accounting Association for Educational Research (IAAER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on the French contribution on material reality and essentiality in the quest for an informational completeness, tested on IP evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting standards and the myth of transparency: extractive industries as an integrated spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expected role of accounting standards in accountability, transparency and firm reputation: the case of extractive industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Working Group on Commodities Financial Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les justifications historiques pour une norme propre à l’activité d’extraction entre la résolution des conflits d’agence et la logique de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication de crise: le cas Uramin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency and firm reputation as intangible assets/liabilities: lessons from the extractive industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent markets: efficiency conditions for a new &amp;quot;commodity&amp;quot; market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luculli Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The financial value of a patent: classical or optional methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur financière du brevet: cinq méthodes pour cinq conceptions du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarration et communication financière: leçons de l’opération Areva/Uramin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting standards and the myth of transparency: extractive industries as an integrated spectacle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Social &amp; Environmental Accounting Research (CSEAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation des pratiques comme vecteur de diffusion des innovations pétrolières : le cas des normes comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The financial value of a patent: classical or optional methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short termism: the end of a myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE MIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation des pratiques comme vecteur de diffusion des innovations pétrolières: le cas des normes comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent markets: efficiency conditions for a new &amp;quot;commodity&amp;quot; market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luculli Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation des pratiques comme vecteur de diffusion des innovations pétrolières: le cas des normes comptables et leur rôle palliatif en matière de risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de l’utilisation des options réelles pour l’évaluation financière des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options Réelles: état des lieux sur l’applicabilité d’une méthode d’évaluation capturant l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five decades of capital budgeting surveys for a contextual approach, Accounting Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Venezzia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid de l’impact actuel du court-termisme financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des logiques financières et conséquences managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assisses de l’Agilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Accounting standardization analysed in terms of a political process: the case of petroleum resources prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Accounting Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Accounting standardization analyzed in terms of a political process: the case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Konstantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Congress EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d’approvisionnement et durabilité des entreprises pétrolières: vers la définition d’un indicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des institutions non comptables dans le processus normatif comptable : le cas des coûts d’exploration pétrolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphose des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des institutions non comptables dans le processus normatif comptable : le cas des coûts d'exploration pétrolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Métamorphose des Organisations. "Les Nouvelles Régulations, la Normalisation et la Dynamique des Organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, CREFIGE-CEREMO, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridising tests require new interdisciplinary approaches to learning: the case of the new engineers and managers classes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDucational Innovation in Economics and Business (EDINEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information comptable et extra-comptable relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection “Regards de l’AFC”. Pearson, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic stratégique ESG et évaluation financière et extra-financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9782807951952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de la langue, de la culture et de l’information comptable sur la décision de cession d’un immatériel : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection “Regards de l’AFC”. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’information comptable et extra-comptable relative aux immatériels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’art de la recherche sur les immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection “Regards de l’AFC”. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’information comptable et extra-comptable relative aux immatériels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangible value and risks, Regulation requirements, valuation practices and ways forward a better risk awareness within valuation reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Zambon (ed.); Laura Girella (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Intangibles : Accounting, Reporting and Valuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 978-1- 03530-636-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSRD, nouvelle norme européenne d’information sur la durabilité : les défis de sa mise en application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assurance et post-croissance, comment protéger à l’aune des limites planétaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prophil, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Incollingo; Andrea Lionzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Harmonisation of National Accounting Rules edited by A. Incollingo &amp; A. Lionzo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-98, 2023, SIDREA Series in Accounting and Business Administration, 978-3-031-42930-9. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42931-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03893692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined system perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Salomon; B. Haddad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-1-78897-490-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dettes &amp;quot;hors bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bensadon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dettes de l'État, dettes des entreprises : quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Architecture: A pillar in an integrated framework to measure the Internal Control Effectiveness in the Oil & Gas Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akoum Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baghdadi, Y.; Harfouche, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT for a Better Life and a Better World.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, pp.347-363, 2019, Lecture Notes in Information Systems and Organisation, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10737-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique: le cas de la prospection et de l’évaluation des ressources pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normaliser, la comptabilité des entreprises, enjeux socio-organisationnels et jeux d'acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.190-221, 2019, 978-2-37687-305-1. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.chan.2019.01.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Architecture: A pillar in an integrated framework to measure the Internal Control Effectiveness in the Oil & Gas Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youcef Baghdadi; Antoine Harfouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT for a Better Life and a Better World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10737-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité Minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire Historique, de la Comptabilité des Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounted Cash Flows and Fair Value: Value creation or sense destruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRSs in a Global World, International and Critical Perspectives on Accounting, Essays in Honor of Professor Jacques Richard (In Eds D. Bensadon &amp; N. Praquin), Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 24 Les principes d'évaluation des IFRS relatifs aux immobilisations corporelles - IAS 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch 25 Les principes d'évaluation des IFRS relatifs aux immobilisations incorporells. - IAS 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch 35 Les immobilisations incorporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitres 23 Les concepts de base des IFRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés à la diffusion des innovations pétrolières: du relâchement prudentiel à la porosité du due process,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une politique du risque, Comprendre et agir (In Ed Guillon B.) Paris: L’Harmattan, p.21-43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production des ressources naturelles et risque de perte de contrôle: le cas du secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In Eds. Guillon B.), Valoriser l’intégration du risque Paris: L’Harmattan, p. 205-223</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique financière court terme versus logique financière long terme: le retour au vrai capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In Eds J. Barrand), L’entreprise agile, Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much is it worth ? Combien cela vaut-il ? L'effet de la langue et de la culture sur l'évaluation et la decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de norme IFRS relatif aux activités d’extraction: l'évaluation ex ante d'un projet de norme, étude de cas et enseignements (The ex-ante evaluation of the standard relative to extractive activities, case study and lessons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création de valeur par les données à sa mesure, Chaire patrimoine digital de l'entreprise, chaire implid-emlyon business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in language issues in accounting regulation: likelihood terms and the certainty of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of ethical conflicts a in the accounting standards in the extractive activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information prospectives à destination des investisseurs : le cas des réserves pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital budgeting practices in compagnies with activity abroad : the evolution of the use of tools through time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir pour la biodiversité : partez en éclaireur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab.Transition, Seabird Conseil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Double Matérialité dans le monde : Analyse géopolitique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation du risque, Institut Louis Bachelier, chaire Double Matérialité. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service d’un futur durable : Atteindre les objectifs de développement durable en créant un commun numérique pour les données ESG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Digital New Deal. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discount rates in IFRS: how practitioners depart the IFRS maze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Autorité des Normes Comptables. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du taux d’actualisation: Une approche cohérente? Le taux d’actualisation dans la normalisation comptable internationale, Autorité des Normes Comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Autorité des Normes Comptables. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du taux d’actualisation : Une approche cohérente ? Le taux d’actualisation dans la normalisation comptable internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Autorité des Normes Comptables. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique BLUM </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR Université Grenoble AlpesDirectrice scientifique de la chaire Secteur Financier : Mesurer Autrement pour un MONde Durable Et Soutenable (MAPMONDES), Fondation du Risque, Institut Louis Bachelier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A golden opportunity to improve the system of sustainability reporting and inform investors of nature-related risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Polaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Parlato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual property struggling with permanent or transitory economic difficulties: the case of the impairment test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Mareüil-Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LX (1), pp.168-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business and finance on a path towards sustainable accountability for biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Abela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.101588. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cosust.2025.101588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual property struggling with permanent or transitory economic difficulties: the case of the impairment test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Mareüil-Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LX (1), pp.168-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indésirable norme comptable et extra-comptable propre aux activités extractives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (120), pp.38 à 55. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/eh.120.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information RSE et performance financière : le rôle modérateur des pouvoirs publics et l’État de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Erragragui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benlemlih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.30-57. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.133.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business and finance on a path towards meaningful biodiversity reporting? Current Opinion in Environmental Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Abela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Crona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77 (101588)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des ONG au processus de concertation sur une norme comptable relative aux conditions d'approvisionnement en ressources naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53102/2024.38.01.1185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodwill, un retour vers le futur ? Simulation des effets attendus d'un amortissement systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (19), pp.15-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'information comptable et extra-comptable (de durabilité) relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodwill : un retour vers le futur ? Mise en perspective du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.29-58. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/accra.018.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations for IP Valuation-based models: the case of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gorius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Nestler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles, Licensing Executives Society International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LVII (3), pp.156-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des réformes comptables par les professionnels. Le cas de la transition vietnamienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Bourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 323 (323), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.323.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'information comptable et extra-comptable relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodwill : un retour vers le futur ? Mise en perspective du débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04356889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du risque en comptabilité, le cas des industries extractives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Krychowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'information comptable et extra-comptable relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESI’S SDG-IP Index: an approach to appraise effective sustainability impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles, Licensing Executives Society International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LVIII (3), pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capital et la dette immatériels : la contribution de Mattessich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 564, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking climate change seriously: Time to credibly communicate on corporate climate performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaele Le Ravalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.107542. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de comptabilités socio-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comptabilités socio-environnementales, mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Climate Change Seriously: Time to Credibly Communicate on Corporate Climate Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaele Le Ravalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.107542. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de comptabilités socio-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier « Transitions : de nouvelles approches pour compter ce qui compte », 26, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations for IP Valuation-based models: the case of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gorius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Nestler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LVII (3), pp.156-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influenceuses et expérimentatrices des comptabilités écologiques, Numéro spécial : Nouveau contrat écologique et social, comment passer à l’acte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Letexier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Accounting Standards on Hedging Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.193-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque, objet polymorphe: sa visibilité comptable, sa valeur qualitative et monétaire, 230-231(40): 4-5 (edito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche taxonomique de l’évaluation de la marque: une affaire de logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230-231 (40), pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.193-213. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AAAJ-03-2016-2448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche taxonomique de l'évaluation de la marque : une affaire de logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (230-231), pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n’est pas une marque: la marque-investissement et la marque-indicateur, 230-231(40): 6-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque, objet polymorphe: sa visibilité comptable, sa valeur qualitative et monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230-231 (40), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche taxonomique de l’évaluation de la marque: une affaire de logiques, 230-231(40): 43-56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement ANC 2014-05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Di Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Do Carmo Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (269), pp.103-128. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la querelle des universaux à la querelle des comptables au sujet de la Juste Valeur : le piège répété de l'individuation et de la problématisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284 (2), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.284.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement ANC 2014-05 : Un cas d’internormativité comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Di Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Do Carmo Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la querelle des universaux à la querelle des comptables au sujet de la Juste Valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284 (2), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.284.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proximité entre dirigeant et administrateurs peut-elle favoriser la performance de l’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarration et communication financière : leçons de l’opération Areva/UraMin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.77-107. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.222.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarrative and Financial Communication: Lessons from the Areva/Uramin Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de la comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme, témoin des choix, des exigences et des enjeux sociétaux, 38(217-218): 3-5 (Edito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological economics : A Luhmannian analysis of integrated reporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.241-251. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la norme dans une société complexe : La théorie des systèmes de Niklas Luhmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (217-218), pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarration et communication financière: leçons de l’opération Areva/UraMin,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.77-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert des risques sur brevet: le marché comme solution ultime? 34(198): 6-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luculli Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les justifications historiques pour une norme propre à l’activité d’extraction entre la résolution des conflits d’agence et la logique de marché, , 5, URL: http://comptabilites.revues.org/1233</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur du brevet: quelle option? Analyse de la pertinence des méthodes d’évaluation de brevets, W, 14(1): 125-166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroebel Virginie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés, Série W</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options réelles, état des lieux sur l’applicabilité d’une méthode d’évaluation capturant le risque, 29(4): 19-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le court-termisme financier: la fin d’un mythe? 189: 18-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique. Le cas de la prospection et de l'évaluation des ressources pétrolières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's accounting policy analyzed from an ethical perspective: The case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayi Gavriel Ayayi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.329 - 341. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique. Le cas de la prospection et de l'évaluation des ressources pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's accounting policy analyzed from an ethical perspective: The case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayi Gavriel Ayayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique. Le cas de la prospection et de l'évaluation des ressources pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël-Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tome 16 (1), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's accounting policy analyzed from an ethical perspective: The case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayi Ayayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpa.2009.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer les décideurs de demain, hybrides et agiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Seys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 117 (2), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/emr.117.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité extra-financière et rapports de domination : une relecture critique des matrices de matérialité comme artefacts de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ccritical Perspectives on Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPA, Jul 2026, Rio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession comptable et l'écologie [The accounting profession and ecology]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Tondeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Astic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter, une histoire commune des sciences de la mesure et de la comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première application de la CSRD : état des pratiques des entreprises du SBF 120 J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée partenaires CDP DéfiCO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Sep 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the field of intangibles, sustainability and value creation: insights from past EIASM Conferences looking at the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation - Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2025, Modena, Italie., Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMA, a powerful tool to prepare transition plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapmondes workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Louis Bachelier, Dec 2025, Paris, Palais Brongniart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations comptables des immatériels, regards croisés entre académiques et praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium ACCRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, congrès AFC, May 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comptabilité à la finance : analyse critique engagée et écologique [From accounting to finance: a committed and ecological critical analysis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baret Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bracking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larrinaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the field of intangibles, sustainability and value creation: insights from past EIASM Conferences looking at the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation - Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2025, Modena, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires autour des récits sur les Conséquences du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du programme FORESSEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Nov 2025, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating biodiversity and human capital considerations in sustainability reporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. UNCTAD (UN Trade &amp; Development) - ISAR Intergovernmental working group of experts on International Standards of Accounting and Reporting, 42nd session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN, Nov 2025, Geneve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decoupling of extra-financial materiality assessment practices : Study of cooperative and shareholder banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTANGIBLES, SUSTAINABILITY, AND VALUE CREATION : REPORTING, MANAGEMENT, AND GOVERNANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention conclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assurance et Post-croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seabird Impact - MAPMONDES, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mesure extra-financière appliquée au secteur financier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du programme de la chaire Mapmondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seabird Impact, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decoupling of extra-financial materiality assessment practices : study of cooperative and shareholder banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation - Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial, integrated and sustainability reporting, why is there a need for standards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDiv Workshop sIndic - “Biodiversity and Corporate Disclosures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Leipzig, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des entreprises en difficultés, le cas des tests de dépréciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Mareüil-Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, comité IP Valuation, May 2024, Webinaire / Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single to double materiality: capturing biodiversity impacts and nature-related risks through corporate disclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Kashyap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Abela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation – Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence et robustesse de la démarche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRCANTEC - Comment préserver et améliorer l’équilibre des écosystèmes : la démarche durable, une nouvelle façon d’investir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the IP valuation SDG/ESG effort on industries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Nakatomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Plebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vandermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du LES international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES International, Apr 2024, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of Licensing Agreement: Financial Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIPO, Mar 2024, Tachkent, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of making money with your Intellectual Property: IP Valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinar EUIPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un projet d’ouvrage collectif « Immatériels : information comptable et extra-comptables : perspectives et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From double materiality to ‘double materialities’ in accounting: a framework for a systematic study of the variations of double materiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles, Sustainability, And Value Creation – Reporting, Management, And Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework for a complex system view on organizations, economics, and the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross disciplinary sustainability symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stockholm, Swedish Royal Academy, May 2023, Stockholm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et transition écologique: sommes-nous prêts pour le monde de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Comptabilité Ecologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser sa propriété intellectuelle : considérations croisées de valorisation et de structuration financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Biotech et LES France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES France, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of IP for technology transfer, UN-WIPO conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A UN-WIPO program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Jan 2023, Cairo, Egypt, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire création de valeur sociale ? production de performance sociale ? Comment mesurer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'investisseur responsable peut-il produire des inégalités sociales?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée IRCANTEC, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible technology transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsible technology transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Dec 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance prise par les immatériels au niveau européen et « l’avenir des immatériels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSR task force meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l’Immatériel &amp; C3D, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a theory of Intangibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles and Intellectual Capital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2022, Taormina, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amortissement c’est maintenant …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème congrès de l'Association Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03893671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value creation & IP strategy: survival kit for SMEs and Start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Executive Society International, Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES International, May 2022, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immatériels, États Généraux de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autorité des Normes Comptables Paris, April, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire naturelle de la comptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le temps de la comptabilité écologique : compter ce qui compte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôtel de Ville de Grenoble, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFRAG outreach “Better Information on Intangibles, which is the best way to go?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de Comptabilité, May 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la normalisation comptable et extra-comptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum International pour le bien vivre : Les leviers législatifs et réglementaires dans le changement de cap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe's future economy - boosted by data exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIT-CDOIQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du risque en comptabilité: Le cas des activités extractives, Oriane, Bayonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIUT Bayonne, Sep 2022, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprises humaines : Ecologie et philosophies comptables Colloque du département Économie & Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie &amp; Société, Entreprises humaines : Ecologie et philosophies comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins et Agro-ParisTech, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view on the existing green accounting initiatives, a proposed critical analytical grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Closing colloquium, Economie et Société, Ecology and Accounting Philosophies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discount Rates in Accounting: How Practitioners Depart the IFRS Maze. Towards the End of Determinism in Accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EAA EFRAG ICAS webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des ONG au dispositif de concertation sur une norme comptable spécifique dédiée au secteur extractif : quelle influence sur les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence comptabilité critique, online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference for Uzbekistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO,, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations comptables et extra comptable relative aux immatériels, introduction du projet du groupe de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2021, Lyon, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangible awards presentation, CAC 40, mid-cap, football club and start-up awards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale des Actifs Immatériels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'Immatériel, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of IP under risk and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference for Ukraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation of Intangible Assets: Beyond the Discount Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangibles and Intellectual Capital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM, Sep 2021, Online (Covid 2019), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitaux et Dettes Immatériels [Intangible capitals and debts], Nov 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États Généraux de la Comptabilité Extra-Financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Supérieur de l’Ordre des Experts-Comptables, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual Assets Valuation for Strategic Decision Making Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data usage and value: a multiplicity of data value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Executive Society International Annual Meeting, Session 16/Value of Data in a World of New Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Licensing Executive Society Internationa, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique de l’Immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise et Sociétés, Comptabilité et philosophies comptables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins; https://www.youtube.com/watch?v=nRPHok06Wfw., Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of IP under risk and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference for Uzbekistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN-WIPO, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in language issues in accounting regulation: likelihood terms and the certainty of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L² ISFA-Lyon &amp; DSA-HEC Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths for recognition of data in financial and extra-financial reporting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire patrimoine digital de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Implid emlyon business school, Licensing Executive Society France, Apr 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide to valuation of shared data, Chaire patrimoine digital de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The value of data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Implid emlyon business school, Licensing Executive Society France, Apr 2020, Paris online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in language issues in accounting regulation: likelihood terms and the certainty of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L² ISFA-Lyon &amp; DSA-HEC Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISFA, 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk elicitation from corporate reports: the case of oil reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC congrès annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2020, Paris, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur temps de l'argent : les enjeux des taux d'actualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la recherche comptable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autorité des Normes Comptables (ANC), Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Certainty of uncertainty in accounting standards: a bilingual experiment and survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFR BNP Paribas Cardif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certitude de l'incertitude au cœur des normes comptables internationales : une étude expérimentale et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 % Actuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Actuaires, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil and gas reserves as real options: a value-relevance study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM Accounting and Regulation, EIASM Accounting and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gunther Gebhart, Roberto di Pietra, Jun 2019, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Assets valuation, a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licensing Executive Society International, Spain-Portugal, pan-European conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are shareholders afraid of ceo-board ties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des figures traditionnelles des actifs et des acteurs,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Chammassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are shareholders afraid of ceo-board ties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal N'Guyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Certainty Of Uncertainty In Accounting Standards: A Bilingual Experiment And Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Congrès de l'Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discount rates in accounting: the art of Chinese painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUFIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs, value creation, and early stage technology startups: it’s all about intellectual capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Chamassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des approches socio-économiques à l’analyse de la gouvernance: la sociologie de la connaissance et l’étude des actifs immatériels et leur combinaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Startups as options: it’s all about intellectual capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Chamassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Institute for Advanced Studies in Management - Intangibles, EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, München, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réglement ANC 2014-05: une innovation comptable historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Digennaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions: when the map becomes the territory, Financial Reporting Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Reporting Workshop (FRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Control Effectiveness in the Oil and Gas Sector: An Integrated Measurement framework and Method Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Engaged Management Scholarship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The instable need in accounting information: a bilingual survey and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ancona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand investment for brand capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of NGOs in the accounting standard setting process: the case of extractive activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Friendly Boards Have an Influence on Corporate Financing Policy ? Evidence from French-Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès de l'Association Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Friendly Boards Have an Influence on Corporate Financing Policy ? Evidence from French-Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal N'Guyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational Finance Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Architecture: A pillar in an integrated framework to measure the Internal Control Effectiveness in the Oil & Gas Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akoum Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic construction of uncertainty perceptions across languages and in financial reporting: a bilingual experimentation and online survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Friendly Boards Have an Influence on Corporate Financing Policy ? Evidence from French-Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric van Appelghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal N'Guyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparente incohérence décisionnelle, un exercice d’équilibrisme. Contributions des sciences sociales à la compréhension des mécanismes intersubjectifs dans la formation des comportements s'éloignant des règles, conventions et repères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la Norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and natural capitals as part of the differentiated environment in the luhmannian framework, a contribution to circular economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris Dauphine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de la théorie des systèmes complexes à l'analyse de la norme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Penser-les-normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions: when the map becomes the territory, Financial Reporting Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific Interdisciplinary Research in Accounting Conference APIRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair value measurement in accounting: a Bergsonian false debate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE, LSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of accounting standards on hedging decisions: When the map becomes the territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francophone de Comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre de vie et la qualification du risque au service de la formalisation d’une dualité: la marque-investissement et la marque-indicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons invisibles: les limites de mesure de qualité des modèles quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French thinkers’ contribution to the issue of measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real options and emerging energy trends: a methodological transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CASS Business School, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons invisibles: méthodes recueillies dans une société et publiées aux risques de quelques autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development or sustainability of the business? A Luhmannian analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE, London - LSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency and extractive activities: a case in accounting regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l'Association Francophone de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the understanding of the French stance in the accounting fair value debate: lessons from Bergson, his influencers and followers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development or sustainability of the business? A Luhmannian analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meditari Accountancy Research European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de juste valeur à l'épreuve de la méthodologie bergsonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Managemen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand new ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Littolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et méthodes d’évaluation: vers une Hypothèse d’Incertitude Communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Values: Embedded risks in evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Verona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et méthodes d’évaluation: vers une Hypothèse d’Incertitude Communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement in financial reporting: the limits of theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Venuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Accounting Association for Educational Research (IAAER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on the French contribution on material reality and essentiality in the quest for an informational completeness, tested on IP evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting standards and the myth of transparency: extractive industries as an integrated spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les justifications historiques pour une norme propre à l’activité d’extraction entre la résolution des conflits d’agence et la logique de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expected role of accounting standards in accountability, transparency and firm reputation: the case of extractive industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Working Group on Commodities Financial Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication de crise: le cas Uramin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparency and firm reputation as intangible assets/liabilities: lessons from the extractive industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent markets: efficiency conditions for a new &amp;quot;commodity&amp;quot; market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luculli Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The financial value of a patent: classical or optional methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur financière du brevet: cinq méthodes pour cinq conceptions du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenarration et communication financière: leçons de l’opération Areva/Uramin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting standards and the myth of transparency: extractive industries as an integrated spectacle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Social &amp; Environmental Accounting Research (CSEAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation des pratiques comme vecteur de diffusion des innovations pétrolières : le cas des normes comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilités et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The financial value of a patent: classical or optional methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short termism: the end of a myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE MIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation des pratiques comme vecteur de diffusion des innovations pétrolières: le cas des normes comptables et leur rôle palliatif en matière de risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation des pratiques comme vecteur de diffusion des innovations pétrolières: le cas des normes comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent markets: efficiency conditions for a new &amp;quot;commodity&amp;quot; market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luculli Gabriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de l’utilisation des options réelles pour l’évaluation financière des brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid de l’impact actuel du court-termisme financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options Réelles: état des lieux sur l’applicabilité d’une méthode d’évaluation capturant l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five decades of capital budgeting surveys for a contextual approach, Accounting Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Venezzia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des logiques financières et conséquences managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assisses de l’Agilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Accounting standardization analysed in terms of a political process: the case of petroleum resources prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Accounting Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Accounting standardization analyzed in terms of a political process: the case of petroleum resources, prospecting and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Konstantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Congress EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque d’approvisionnement et durabilité des entreprises pétrolières: vers la définition d’un indicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des institutions non comptables dans le processus normatif comptable : le cas des coûts d’exploration pétrolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphose des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des institutions non comptables dans le processus normatif comptable : le cas des coûts d'exploration pétrolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Métamorphose des Organisations. "Les Nouvelles Régulations, la Normalisation et la Dynamique des Organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, CREFIGE-CEREMO, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridising tests require new interdisciplinary approaches to learning: the case of the new engineers and managers classes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDucational Innovation in Economics and Business (EDINEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information comptable et extra-comptable relative aux immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection “Regards de l’AFC”. Pearson, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic stratégique ESG et évaluation financière et extra-financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9782807951952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de la langue, de la culture et de l’information comptable sur la décision de cession d’un immatériel : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection “Regards de l’AFC”. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’information comptable et extra-comptable relative aux immatériels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’art de la recherche sur les immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection “Regards de l’AFC”. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’information comptable et extra-comptable relative aux immatériels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intangible value and risks, Regulation requirements, valuation practices and ways forward a better risk awareness within valuation reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Zambon (ed.); Laura Girella (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Intangibles : Accounting, Reporting and Valuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-1- 03530-636-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSRD, nouvelle norme européenne d’information sur la durabilité : les défis de sa mise en application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assurance et post-croissance, comment protéger à l’aune des limites planétaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prophil, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bessieux-Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Incollingo; Andrea Lionzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Harmonisation of National Accounting Rules edited by A. Incollingo &amp; A. Lionzo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-98, 2023, SIDREA Series in Accounting and Business Administration, 978-3-031-42930-9. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42931-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03893692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined system perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Salomon; B. Haddad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-1-78897-490-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dettes &amp;quot;hors bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bensadon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dettes de l'État, dettes des entreprises : quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Architecture: A pillar in an integrated framework to measure the Internal Control Effectiveness in the Oil & Gas Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akoum Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baghdadi, Y.; Harfouche, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT for a Better Life and a Better World.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, pp.347-363, 2019, Lecture Notes in Information Systems and Organisation, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10737-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation comptable internationale analysée comme un processus politique: le cas de la prospection et de l’évaluation des ressources pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Constantinidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normaliser, la comptabilité des entreprises, enjeux socio-organisationnels et jeux d'acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.190-221, 2019, 978-2-37687-305-1. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.chan.2019.01.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Architecture: A pillar in an integrated framework to measure the Internal Control Effectiveness in the Oil & Gas Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Youcef Baghdadi; Antoine Harfouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT for a Better Life and a Better World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10737-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilité Minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire Historique, de la Comptabilité des Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discounted Cash Flows and Fair Value: Value creation or sense destruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRSs in a Global World, International and Critical Perspectives on Accounting, Essays in Honor of Professor Jacques Richard (In Eds D. Bensadon &amp; N. Praquin), Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 24 Les principes d'évaluation des IFRS relatifs aux immobilisations corporelles - IAS 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch 25 Les principes d'évaluation des IFRS relatifs aux immobilisations incorporells. - IAS 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch 35 Les immobilisations incorporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitres 23 Les concepts de base des IFRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cas de comptabilité financière (In Eds D. Bensadon, J. Richard &amp; C. Colette) Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés à la diffusion des innovations pétrolières: du relâchement prudentiel à la porosité du due process,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une politique du risque, Comprendre et agir (In Ed Guillon B.) Paris: L’Harmattan, p.21-43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production des ressources naturelles et risque de perte de contrôle: le cas du secteur pétrolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In Eds. Guillon B.), Valoriser l’intégration du risque Paris: L’Harmattan, p. 205-223</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique financière court terme versus logique financière long terme: le retour au vrai capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In Eds J. Barrand), L’entreprise agile, Paris: Dunod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much is it worth ? Combien cela vaut-il ? L'effet de la langue et de la culture sur l'évaluation et la decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de norme IFRS relatif aux activités d’extraction: l'évaluation ex ante d'un projet de norme, étude de cas et enseignements (The ex-ante evaluation of the standard relative to extractive activities, case study and lessons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création de valeur par les données à sa mesure, Chaire patrimoine digital de l'entreprise, chaire implid-emlyon business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in language issues in accounting regulation: likelihood terms and the certainty of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvita Jancevska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of ethical conflicts a in the accounting standards in the extractive activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information prospectives à destination des investisseurs : le cas des réserves pétrolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richard Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital budgeting practices in compagnies with activity abroad : the evolution of the use of tools through time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir pour la biodiversité : partez en éclaireur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab.Transition, Seabird Conseil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04957770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Double Matérialité dans le monde : Analyse géopolitique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation du risque, Institut Louis Bachelier, chaire Double Matérialité. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au service d’un futur durable : Atteindre les objectifs de développement durable en créant un commun numérique pour les données ESG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Digital New Deal. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discount rates in IFRS: how practitioners depart the IFRS maze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Autorité des Normes Comptables. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du taux d’actualisation: Une approche cohérente? Le taux d’actualisation dans la normalisation comptable internationale, Autorité des Normes Comptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Autorité des Normes Comptables. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories et pratiques du taux d’actualisation : Une approche cohérente ? Le taux d’actualisation dans la normalisation comptable internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Thérond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Autorité des Normes Comptables. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Crona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Polaky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Parlato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mathon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Mare&#252;il-Villette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Kashyap" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Abela" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2025.101588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Erragragui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlemlih" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.133.0069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Tuy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gumb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bessieux-Ollier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478696v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.018.0029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Bourmont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.323.0035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gorius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Nestler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Liebl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krychowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaele Le Ravalec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107542" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Counillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vuattoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03779164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Letexier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nessi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard Baker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-03-2016-2448" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-SJ1FC3BT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104185v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laffort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Littolff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di Gennaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Do Carmo Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00203" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.284.0083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric van Appelghem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RW14BKX2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.222.0077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980803v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.06.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JF6GQC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014165v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luculli Gabriele" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stroebel Virginie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lemaitre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Constantinides" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0133" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Gavriel Ayayi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2009.11.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MZ7S6W4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763170v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l-Lema&#238;tre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Ayayi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Seys" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/emr.117.0068" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531180v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Flores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Astic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531164v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danjou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guyomard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baret Pierre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bracking" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larrinaga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321543v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531554v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768408v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579681v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768412v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Nakatomi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Plebani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vandermeulen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768404v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768417v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chenet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478707v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bessieux Ollier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walliser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478767v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478720v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478754v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115586v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Russell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283265v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Th&#233;rond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478823v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544190v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478904v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478859v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478821v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478919v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478916v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454351v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425286v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387303v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992561v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Chammassian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992576v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Van" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal N'Guyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992589v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solvita Jancevska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992594v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Chamassian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992566v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992016v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akoum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992301v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Digennaro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992054v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992039v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992246v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992604v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992262v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoum Mohamad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992065v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992241v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992623v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048187v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992317v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992654v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992644v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992307v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992681v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992689v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992692v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992315v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992670v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048163v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992326v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992675v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992725v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992330v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992719v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992332v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Venuti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992334v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992698v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992341v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992742v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992736v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992358v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992350v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992345v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992761v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992731v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992338v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691173v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992362v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992359v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992363v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992755v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992768v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992365v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992775v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992369v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lema&#238;tre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Konstantinidis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992919v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992916v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757943v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992372v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531182v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321537v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellanger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/diagnostic-strategique-esg-evaluation-financiere-extra-financiere-9782807951952.html" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531185v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531183v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478642v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-intangibles-9781035306367.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768393v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-42931-6_4#citeas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42931-6_4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104162v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992374v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10737-6_23" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462273v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chan.2019.01.0190" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087261v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992379v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992382v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992398v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992401v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992405v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992394v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992408v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992411v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992414v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321541v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992527v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacquin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991845v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991911v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190016v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00461996v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957770v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321539v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280989v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992506v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992519v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341338v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Crona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Polaky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Parlato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mathon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Mare&#252;il-Villette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Kashyap" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Abela" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2025.101588" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.120.0038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Erragragui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlemlih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.133.0069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Tuy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gumb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bessieux-Ollier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.018.0029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gorius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Nestler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Liebl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Bourmont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.323.0035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krychowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaele Le Ravalec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107542" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Counillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vuattoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03779164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413658v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Alix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Letexier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nessi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104191v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richard Baker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992443v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laffort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-03-2016-2448" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-SJ1FC3BT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Littolff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di Gennaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Do Carmo Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.284.0083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric van Appelghem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RW14BKX2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.222.0077" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.06.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JF6GQC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luculli Gabriele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stroebel Virginie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lemaitre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Constantinides" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0133" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Gavriel Ayayi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2009.11.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MZ7S6W4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l-Lema&#238;tre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Ayayi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763181v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Seys" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/emr.117.0068" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531180v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Flores" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321549v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Astic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531164v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danjou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guyomard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baret Pierre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bracking" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larrinaga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768396v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579678v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Nakatomi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Plebani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vandermeulen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768424v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768417v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chenet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478707v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478713v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478746v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bessieux Ollier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walliser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478757v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478791v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478767v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478787v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478754v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Russell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478718v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283265v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Th&#233;rond" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478823v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478904v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478859v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544190v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478821v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544198v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478811v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478921v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454351v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478916v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478914v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017146v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387303v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190013v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544206v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992576v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Chammassian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992026v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Van" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal N'Guyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992589v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solvita Jancevska" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992016v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992594v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Chamassian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992566v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992002v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992634v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Digennaro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992258v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akoum" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992054v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992246v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992604v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992640v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoum Mohamad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992065v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992241v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992623v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992034v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992664v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048187v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992317v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992654v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992644v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992307v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992692v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992315v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048163v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992670v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992326v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992675v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992328v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992725v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992330v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992719v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992332v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Venuti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992334v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992698v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992742v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992341v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992736v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992358v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992350v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992345v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992761v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992731v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992338v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691173v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992362v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992359v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992755v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992750v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992363v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992775v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992771v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992365v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992907v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992369v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lema&#238;tre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760521v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Konstantinidis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992919v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992916v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757943v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992372v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531182v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321537v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellanger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/diagnostic-strategique-esg-evaluation-financiere-extra-financiere-9782807951952.html" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531185v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531183v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478642v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-intangibles-9781035306367.html" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768393v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893692v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-42931-6_4#citeas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42931-6_4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544236v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104162v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992374v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10737-6_23" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462273v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chan.2019.01.0190" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087261v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992379v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992382v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992398v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992401v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992405v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992394v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992408v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992411v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992414v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321541v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992527v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478912v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jacquin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991845v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991911v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190016v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00461996v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957770v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321539v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280989v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992506v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992519v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341338v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>