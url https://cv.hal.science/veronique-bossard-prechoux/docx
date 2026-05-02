--- v0 (2026-04-02)
+++ v1 (2026-05-02)
@@ -424,431 +424,431 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marque employeur peut-elle suffire à attirer et fidéliser les salariés dans un contexte transfrontalier ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'autorité fait-elle toujours autorité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Préchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Kaddar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
+                <w:t xml:space="preserve">Yves Renié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche sur le marketing des Ressources Humaines : Expérience client, réputation, communication : quel rôle pour le collaborateur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française du marketing (AFM), Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée nantaise de rechercue sur le don</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Le don au travail - Nantes Université, Apr 2026, Nantes (Nantes Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571438v1</w:t>
+                <w:t xml:space="preserve">hal-05601043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficultés de recrutement des organisations françaises en contexte transfrontalier : la marque employeur peut-elle suffire à faire face à la concurrence salariale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La marque employeur peut-elle suffire à attirer et fidéliser les salariés dans un contexte transfrontalier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Préchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e congrès annuel de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2023, Ajacccio, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche sur le marketing des Ressources Humaines : Expérience client, réputation, communication : quel rôle pour le collaborateur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française du marketing (AFM), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571434v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La subsidiarité peut-elle être un principe de management ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Grevin</w:t>
+                <w:t xml:space="preserve">Difficultés de recrutement des organisations françaises en contexte transfrontalier : la marque employeur peut-elle suffire à faire face à la concurrence salariale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Préchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès AGRH 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">34e congrès annuel de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2023, Ajacccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137791v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand commencent les comptes, ou la remise en cause du don, recherche-intervention sur la reconnaissance dans une entreprise libérée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t>
+                <w:t xml:space="preserve">La subsidiarité peut-elle être un principe de management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anouk Grevin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Préchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La reconnaissance : Usages et sens des usages en sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">33ème Congrès AGRH 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144753v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to recognise engagement in the absence of managers? Intervention-research on recognition in a liberated company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -864,698 +864,780 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand commencent les comptes, ou la remise en cause du don, recherche-intervention sur la reconnaissance dans une entreprise libérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">La reconnaissance : Usages et sens des usages en sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144746v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œil de Moscou et les rats de laboratoires : l’identité du chercheur en situation d’observation</w:t>
+                <w:t xml:space="preserve">Quand commencent les comptes, ou la remise en cause du don, recherche-intervention sur la reconnaissance dans une entreprise libérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’observation en théorie des organisations et management stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144758v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération et régulation au sein d’un pôle de compétitivité. Le rôle de la structure de pilotage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Préchoux</w:t>
+                <w:t xml:space="preserve">L’œil de Moscou et les rats de laboratoires : l’identité du chercheur en situation d’observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IAE France : Coopération(s) et Réseau(x)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE France, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">L’observation en théorie des organisations et management stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571419v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence et construction d'un pôle de compétitivité - Une lecture par la Théorie de la régulation sociale</w:t>
+                <w:t xml:space="preserve">Coopération et régulation au sein d’un pôle de compétitivité. Le rôle de la structure de pilotage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Préchoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de management stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS, May 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès IAE France : Coopération(s) et Réseau(x)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE France, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571406v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction process of a cluster: reimagining, rethinking and reshaping the cluster to adapt to new problems</w:t>
+                <w:t xml:space="preserve">Émergence et construction d'un pôle de compétitivité - Une lecture par la Théorie de la régulation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Préchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reimagining, rethinking, reshaping, organizational scorlarship in unsettled times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2014, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Conférence internationale de management stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571412v1</w:t>
+                <w:t xml:space="preserve">hal-04571406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can top-down cluster policies give birth to team players? The emergence of a French competitiveness cluster</w:t>
+                <w:t xml:space="preserve">The construction process of a cluster: reimagining, rethinking and reshaping the cluster to adapt to new problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Préchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conferences on Economics and Management of Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMNet, Nov 2013, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">Reimagining, rethinking, reshaping, organizational scorlarship in unsettled times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2014, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571402v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d'organisation au sein des pôles de compétitivité : inventer des règles pour faire vivre le collectif - L'exemple du pôle de compétitivité iDforCar</w:t>
+                <w:t xml:space="preserve">Can top-down cluster policies give birth to team players? The emergence of a French competitiveness cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Préchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etats généraux du management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FNEGE, Oct 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conferences on Economics and Management of Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMNet, Nov 2013, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571397v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail d’organisation de l’équipe d’animation au cœur de la construction d’un pôle de compétitivité - L’exemple du pôle iDforCar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Préchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrie, villes et régions dans une économie mondialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail d'organisation au sein des pôles de compétitivité : inventer des règles pour faire vivre le collectif - L'exemple du pôle de compétitivité iDforCar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Préchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etats généraux du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNEGE, Oct 2012, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail d’organisation de l’équipe d’animation au cœur de la construction d’un pôle de compétitivité - L’exemple du pôle iDforCar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Préchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1565,102 +1647,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pôle de compétitivité iDforCAR : les compétences de l’équipe d’animation au fondement de la compétitivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Préchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Chabault; Annabelle Hulin; Daniel Leroy; Richard Soparnot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des ressources humaines au service des réseaux d'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.41-60, 2013, 978-2-343-00257-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1670,104 +1752,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations et projets dans les pôles de compétitivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1777,165 +1859,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparées des pratiques managériales des directions d’établissements CREPS en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] CeReGe (EA 1722) - Université de Poitiers; Conférence Permanente des Directeurs d'Etablissement CREPS. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2082,51 +2164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019525v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;choux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.041.0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00155" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kaddar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571412v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019525v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;choux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.055.0003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.041.0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00155" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reni&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kaddar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571412v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>