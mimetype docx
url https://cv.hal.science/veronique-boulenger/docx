--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1386,563 +1386,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02460322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor cognition-motor semantics: action perception theory of cognition and communication</w:t>
+                <w:t xml:space="preserve">Multi-talker background and semantic priming effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedemann Pulvermüller</w:t>
+                <w:t xml:space="preserve">Marie Dekerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Moseley</w:t>
+                <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Egorova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Boulenger</w:t>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.12.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130348v1</w:t>
+                <w:t xml:space="preserve">hal-01247736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-talker background and semantic priming effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motor cognition-motor semantics: action perception theory of cognition and communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedemann Pulvermüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dekerle</w:t>
+                <w:t xml:space="preserve">Rachel Moseley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Egorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shebani Zubaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, pp.878. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.71-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247736v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasp it loudly! Supporting actions with semantically congruent spoken action words.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When do you grasp the idea? MEG evidence for instantaneous idiom understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Fargier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Paulignan</w:t>
+                <w:t xml:space="preserve">Yury Shtyrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedemann Pulvermüller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030663⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.3502-3513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904083v1</w:t>
+                <w:t xml:space="preserve">hal-01130370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When do you grasp the idea? MEG evidence for instantaneous idiom understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grasp it loudly! Supporting actions with semantically congruent spoken action words.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Shtyrov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Friedemann Pulvermüller</w:t>
+                <w:t xml:space="preserve">Tatjana A Nazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.11.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.e30663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01130370v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to associate novel words with motor actions: Language-induced motor activity following short training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2044,77 +2044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between acoustic/phonetic and semantic processes during spoken sentence comprehension: an ERP study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116 (2), pp.51-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2142,754 +2142,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interwoven Functionality of the Brain's Action and Language Systems</w:t>
+                <w:t xml:space="preserve">Real-time lexical competitions during speech-in-speech comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana A. Nazir</w:t>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mental Lexicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/ml.5.2.05bou⟩</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (3), pp.246-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549740v1</w:t>
+                <w:t xml:space="preserve">hal-00439635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time lexical competitions during speech-in-speech comprehension</w:t>
+                <w:t xml:space="preserve">Interwoven Functionality of the Brain's Action and Language Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pellegrino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Meunier</w:t>
+                <w:t xml:space="preserve">Tatjana A. Nazir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52 (3), pp.246-253. </w:t>
+              <w:t xml:space="preserve">The Mental Lexicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.231-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2009.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/ml.5.2.05bou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439635v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word processing in Parkinson's disease is impaired for action verbs but not for concrete nouns.</w:t>
+                <w:t xml:space="preserve">Grasping Ideas with the Motor System: Semantic Somatotopy in Idiom Comprehension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mechtouff</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olaf Hauk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedemann Pulvermüller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2007.10.007⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhn217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363135v1</w:t>
+                <w:t xml:space="preserve">hal-00363142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language-induced motor perturbations during the execution of a reaching movement.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subliminal display of action words interferes with motor planning: a combined EEG and kinematic study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata y Silber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice C Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Paulignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470210701625667⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102 (1-3), pp.130-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2008.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363137v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subliminal display of action words interferes with motor planning: a combined EEG and kinematic study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Language-induced motor perturbations during the execution of a reaching movement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana A Nazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Silber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2008.03.015⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (6), pp.933-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470210701625667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363141v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasping Ideas with the Motor System: Semantic Somatotopy in Idiom Comprehension.</w:t>
+                <w:t xml:space="preserve">Word processing in Parkinson's disease is impaired for action verbs but not for concrete nouns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mechtouff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Hauk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (2), pp.743-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhn217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2007.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363142v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of age-of-acquisition for concrete nouns and action verbs: evidence for partly distinct representations?</w:t>
               </w:r>
@@ -2901,77 +2901,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Décoppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice C Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana A Nazir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 103 (1), pp.131-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3018,90 +3018,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-talk between language processes and overt motor behavior in the first 200 msec of processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice C Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (10), pp.1607-15. </w:t>
@@ -3165,420 +3165,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding degraded speech in the motor cortex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'asymétrie motrice, un des déterminants de l'asymétrie Source-But</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devylder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embodied and Situated Language Processing (ESLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914622v1</w:t>
+                <w:t xml:space="preserve">hal-04913621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'asymétrie motrice, un des déterminants de l'asymétrie Source-But</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding degraded speech in the motor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzuyi Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Devylder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Embodied and Situated Language Processing (ESLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913621v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of tool-use training on syntactic learning in a new language</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From semantics to syntax: A walk through the sensorimotor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied and Situated Language Processing (ESLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913496v1</w:t>
+                <w:t xml:space="preserve">hal-04913483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From semantics to syntax: A walk through the sensorimotor system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of tool-use training on syntactic learning in a new language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Adida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Catherine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied and Situated Language Processing (ESLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913483v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial motor skills determine the benefits of tool-use learning over syntax in language</w:t>
               </w:r>
@@ -4206,260 +4206,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical oscillations and language variation: Towards a cross-linguistic perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Guiraud</w:t>
+                <w:t xml:space="preserve">The role of vertical motion in pitch representation. A case study of two French metaphors involved in music description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi de Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Linguistic Diversity Meets The Brain: Future directions in the language sciences, at the Department of Comparative Linguistics, University of Zurich</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">CIM18: Meaning and Music, Conference on Interdisciplinary Musicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613390v1</w:t>
+                <w:t xml:space="preserve">hal-02613385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of vertical motion in pitch representation. A case study of two French metaphors involved in music description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortical oscillations and language variation: Towards a cross-linguistic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemi de Pasquale</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Boulenger</w:t>
+                <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIM18: Meaning and Music, Conference on Interdisciplinary Musicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">Workshop Linguistic Diversity Meets The Brain: Future directions in the language sciences, at the Department of Comparative Linguistics, University of Zurich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613385v1</w:t>
+                <w:t xml:space="preserve">hal-02613390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de la parole rapide chez les enfants présentant une dysphasie expressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4553,51 +4553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannu Laaksonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4629,873 +4629,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mie de pain n'est pas une amie : une étude EEG sur la perception de différences infraphonémiques en situation de variations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+                <w:t xml:space="preserve">L'amorçage sémantique masqué en situation de cocktail party.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dekerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.859-886</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.345-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941179v1</w:t>
+                <w:t xml:space="preserve">hal-00941067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mie de pain n’est pas une amie: une étude EEG sur la perception de différences infra-phonémiques en situation de variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amorçage sémantique masqué en situation de cocktail party.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Dekerle</w:t>
+                <w:t xml:space="preserve">La mie de pain n'est pas une amie : une étude EEG sur la perception de différences infraphonémiques en situation de variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.345-352</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.859-886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941067v1</w:t>
+                <w:t xml:space="preserve">hal-00941179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derived contrasts in Scottish English: an EEG study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of fine acoustical cues in speech segmentation: EEG investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pellegrino</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the City University of Hong Kong, the Chinese Academy of Social Sciences, Beijing, the Academia Sinica, Aug 2011, Hong-Kong, Hong Kong SAR China. pp.ICPHS</w:t>
+              <w:t xml:space="preserve">11th International Conference on Cognitive Neuroscience (ICON XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613603v1</w:t>
+                <w:t xml:space="preserve">hal-00950435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic cues for segmentation resist within speaker variation: An EEG study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+                <w:t xml:space="preserve">The perception of a derived contrast in Scottish English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Meunier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLaP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the City University of Hong Kong, the Chinese Academy of Social Sciences, Beijing, the Academia Sinica, Aug 2011, Hong-Kong, Hong Kong SAR China. pp.ICPHS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950448v1</w:t>
+                <w:t xml:space="preserve">hal-00613604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of fine acoustical cues in speech segmentation: EEG investigations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derived contrasts in Scottish English: an EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Meunier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Cognitive Neuroscience (ICON XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">17th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the City University of Hong Kong, the Chinese Academy of Social Sciences, Beijing, the Academia Sinica, Aug 2011, Hong-Kong, Hong Kong SAR China. pp.ICPHS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950435v1</w:t>
+                <w:t xml:space="preserve">hal-00613603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perception of a derived contrast in Scottish English</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Acoustic cues for segmentation resist within speaker variation: An EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Pellegrino</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the City University of Hong Kong, the Chinese Academy of Social Sciences, Beijing, the Academia Sinica, Aug 2011, Hong-Kong, Hong Kong SAR China. pp.ICPHS</w:t>
+              <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLaP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613604v1</w:t>
+                <w:t xml:space="preserve">hal-00950448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si nous parlions tous ensemble ? Exploration du rôle des caractéristiques linguistiques de différentes langues sur les processus de ségrégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent F. Monatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5503,51 +5503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5585,77 +5585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time lexical competitions during speech-in-speech comprehension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Brighton, United Kingdom. pp.1883-1886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5827,269 +5827,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04649741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical representations for native and non-native phoneme perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+                <w:t xml:space="preserve">Initial motor skills determine the benefits of tool-use learning over syntax in language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNL 2023: Society for the Neurobiology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04664670v1</w:t>
+                <w:t xml:space="preserve">halshs-04664675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial motor skills determine the benefits of tool-use learning over syntax in language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Roussey</w:t>
+                <w:t xml:space="preserve">Cortical representations for native and non-native phoneme perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzuyi Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Catherine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNL 2023: Society for the Neurobiology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04664675v1</w:t>
+                <w:t xml:space="preserve">halshs-04664670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up right, not right up: primacy of verticality in both language and movement</w:t>
               </w:r>
@@ -6878,51 +6878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to natural fast speech and time-compressed speech in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6999,51 +6999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7107,51 +7107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7202,51 +7202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet d’aimant perceptif : réponses préliminaires au débat entre hypothèses acoustique et cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7278,269 +7278,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding speech-in-speech: frequency effects of multi-talker babble on word lexical access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustical cues used to segment phonemically identical speech sequences: An EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on “Psycholinguistic approaches to Speech Recognition in Adverse Conditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">Neurobiology of Language Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240803v1</w:t>
+                <w:t xml:space="preserve">hal-01240810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical cues used to segment phonemically identical speech sequences: An EEG study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding speech-in-speech: frequency effects of multi-talker babble on word lexical access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Language Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, San diego, United States</w:t>
+              <w:t xml:space="preserve">Workshop on “Psycholinguistic approaches to Speech Recognition in Adverse Conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240810v1</w:t>
+                <w:t xml:space="preserve">hal-01240803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7705,64 +7705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When words trigger activity in the brain’s sensory and motor systems: It is not Remembrance of Things Past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana A Nazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8132,51 +8132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836272v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuyi Tseng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00159" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Roscigni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752609v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Sayyahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2075792" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.108136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.981330" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mattia Gervasi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe0874" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373459v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sof&#237;a Hincapi&#233; Casas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lajnef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pascarella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud-Vinatea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118577" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105582" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi-Papoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Caillot-Bascoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191808" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Pulverm&#252;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Moseley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Egorova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shebani Zubaida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.12.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dekerle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00878" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;noret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A Nazir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030663" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Shtyrov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.11.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-494MTQKW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613599v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic Monaghan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.07.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF4ZLHM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.09.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A. Nazir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ml.5.2.05bou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.11.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mechtouff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.10.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Silber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701625667" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata y Silber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2008.03.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hauk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn217" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;coppet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.03.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363128v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2006.18.10.1607" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devylder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Adida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Augier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roussey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664685v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Gervasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#246;vden" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460398v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Hincapi&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi de Pasquale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240604v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pota" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240247v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941067v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950435v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613604v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Monatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gautreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664670v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri J. Bayle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bascoul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240810v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649701v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/etqg4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179171v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Aravena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836272v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuyi Tseng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00159" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Roscigni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752609v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Sayyahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2075792" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.108136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.981330" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mattia Gervasi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe0874" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373459v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sof&#237;a Hincapi&#233; Casas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lajnef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pascarella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud-Vinatea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118577" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105582" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi-Papoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Caillot-Bascoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191808" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dekerle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00878" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Pulverm&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Moseley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Egorova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shebani Zubaida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.12.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Shtyrov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-494MTQKW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;noret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A Nazir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030663" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613599v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic Monaghan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.07.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF4ZLHM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.09.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.11.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A. Nazir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ml.5.2.05bou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hauk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn217" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata y Silber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2008.03.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363137v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Silber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701625667" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mechtouff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.10.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;coppet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.03.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363128v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2006.18.10.1607" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devylder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914622v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Adida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Augier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roussey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664685v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Gervasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#246;vden" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460398v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Hincapi&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi de Pasquale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240604v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pota" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941179v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613604v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Monatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gautreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664675v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri J. Bayle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bascoul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649701v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/etqg4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179171v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Aravena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>