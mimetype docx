--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2142,754 +2142,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time lexical competitions during speech-in-speech comprehension</w:t>
+                <w:t xml:space="preserve">Interwoven Functionality of the Brain's Action and Language Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Meunier</w:t>
+                <w:t xml:space="preserve">Tatjana A. Nazir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2009.11.002⟩</w:t>
+              <w:t xml:space="preserve">The Mental Lexicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.231-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/ml.5.2.05bou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439635v1</w:t>
+                <w:t xml:space="preserve">hal-00549740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interwoven Functionality of the Brain's Action and Language Systems</w:t>
+                <w:t xml:space="preserve">Real-time lexical competitions during speech-in-speech comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana A. Nazir</w:t>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mental Lexicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (2), pp.231-254. </w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (3), pp.246-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/ml.5.2.05bou⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549740v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasping Ideas with the Motor System: Semantic Somatotopy in Idiom Comprehension.</w:t>
+                <w:t xml:space="preserve">Word processing in Parkinson's disease is impaired for action verbs but not for concrete nouns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Hauk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Mechtouff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhn217⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (2), pp.743-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2007.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363142v1</w:t>
+                <w:t xml:space="preserve">hal-00363135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subliminal display of action words interferes with motor planning: a combined EEG and kinematic study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Language-induced motor perturbations during the execution of a reaching movement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana A Nazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Silber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2008.03.015⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (6), pp.933-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470210701625667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363141v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language-induced motor perturbations during the execution of a reaching movement.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grasping Ideas with the Motor System: Semantic Somatotopy in Idiom Comprehension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Hauk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedemann Pulvermüller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470210701625667⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhn217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363137v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word processing in Parkinson's disease is impaired for action verbs but not for concrete nouns.</w:t>
+                <w:t xml:space="preserve">Subliminal display of action words interferes with motor planning: a combined EEG and kinematic study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+                <w:t xml:space="preserve">Beata y Silber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Alice C Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Paulignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 46 (2), pp.743-56. </w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102 (1-3), pp.130-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2007.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2008.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363135v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of age-of-acquisition for concrete nouns and action verbs: evidence for partly distinct representations?</w:t>
               </w:r>
@@ -2901,51 +2901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Décoppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice C Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3018,90 +3018,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-talk between language processes and overt motor behavior in the first 200 msec of processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice C Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (10), pp.1607-15. </w:t>
@@ -3165,420 +3165,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'asymétrie motrice, un des déterminants de l'asymétrie Source-But</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding degraded speech in the motor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzuyi Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Devylder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Embodied and Situated Language Processing (ESLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913621v1</w:t>
+                <w:t xml:space="preserve">hal-04914622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding degraded speech in the motor cortex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'asymétrie motrice, un des déterminants de l'asymétrie Source-But</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devylder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embodied and Situated Language Processing (ESLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914622v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From semantics to syntax: A walk through the sensorimotor system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of tool-use training on syntactic learning in a new language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Adida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Catherine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied and Situated Language Processing (ESLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913483v1</w:t>
+                <w:t xml:space="preserve">hal-04913496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of tool-use training on syntactic learning in a new language</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From semantics to syntax: A walk through the sensorimotor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied and Situated Language Processing (ESLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913496v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial motor skills determine the benefits of tool-use learning over syntax in language</w:t>
               </w:r>
@@ -4415,51 +4415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de la parole rapide chez les enfants présentant une dysphasie expressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4553,51 +4553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannu Laaksonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4737,277 +4737,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mie de pain n’est pas une amie: une étude EEG sur la perception de différences infra-phonémiques en situation de variations</w:t>
+                <w:t xml:space="preserve">La mie de pain n'est pas une amie : une étude EEG sur la perception de différences infraphonémiques en situation de variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.859-886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240247v1</w:t>
+                <w:t xml:space="preserve">hal-00941179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mie de pain n'est pas une amie : une étude EEG sur la perception de différences infraphonémiques en situation de variations</w:t>
+                <w:t xml:space="preserve">La mie de pain n’est pas une amie: une étude EEG sur la perception de différences infra-phonémiques en situation de variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.859-886</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941179v1</w:t>
+                <w:t xml:space="preserve">hal-01240247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of fine acoustical cues in speech segmentation: EEG investigations</w:t>
               </w:r>
@@ -5032,51 +5032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5114,90 +5114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception of a derived contrast in Scottish English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the City University of Hong Kong, the Chinese Academy of Social Sciences, Beijing, the Academia Sinica, Aug 2011, Hong-Kong, Hong Kong SAR China. pp.ICPHS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5235,77 +5235,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derived contrasts in Scottish English: an EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the City University of Hong Kong, the Chinese Academy of Social Sciences, Beijing, the Academia Sinica, Aug 2011, Hong-Kong, Hong Kong SAR China. pp.ICPHS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5369,51 +5369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5598,51 +5598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5827,269 +5827,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04649741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial motor skills determine the benefits of tool-use learning over syntax in language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Roussey</w:t>
+                <w:t xml:space="preserve">Cortical representations for native and non-native phoneme perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzuyi Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Catherine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNL 2023: Society for the Neurobiology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04664675v1</w:t>
+                <w:t xml:space="preserve">halshs-04664670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical representations for native and non-native phoneme perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+                <w:t xml:space="preserve">Initial motor skills determine the benefits of tool-use learning over syntax in language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNL 2023: Society for the Neurobiology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04664670v1</w:t>
+                <w:t xml:space="preserve">halshs-04664675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up right, not right up: primacy of verticality in both language and movement</w:t>
               </w:r>
@@ -6393,260 +6393,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of Speech Rhythm and Cortical Oscillations: an MEG Study in Typically Developing Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shifts from normal to fast speech are associated with corresponding shifts in the frequency of neuronal entrainment: An MEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Sofia Hincapié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannu Laaksonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri J. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">BIOMAG 2016: The 20th international conference on biomagnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613394v1</w:t>
+                <w:t xml:space="preserve">hal-02613456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts from normal to fast speech are associated with corresponding shifts in the frequency of neuronal entrainment: An MEG study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling of Speech Rhythm and Cortical Oscillations: an MEG Study in Typically Developing Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Sofia Hincapié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMAG 2016: The 20th international conference on biomagnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613456v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How cortical oscillations track speech rhythm in children: a MEG study</w:t>
               </w:r>
@@ -6878,51 +6878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to natural fast speech and time-compressed speech in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6999,51 +6999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7107,51 +7107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7202,51 +7202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet d’aimant perceptif : réponses préliminaires au débat entre hypothèses acoustique et cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7310,51 +7310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,64 +7431,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7805,84 +7805,202 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Decoding Phonetic Features: Somatotopic and Sensorimotor Representations in Native and Non-native Consonant Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzuyi Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05583030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Body representation plasticity is altered in Developmental Coordination Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7927,65 +8045,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8132,51 +8250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836272v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuyi Tseng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00159" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Roscigni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752609v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Sayyahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2075792" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.108136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.981330" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mattia Gervasi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe0874" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373459v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sof&#237;a Hincapi&#233; Casas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lajnef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pascarella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud-Vinatea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118577" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105582" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi-Papoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Caillot-Bascoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191808" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dekerle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00878" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Pulverm&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Moseley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Egorova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shebani Zubaida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.12.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Shtyrov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-494MTQKW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;noret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A Nazir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030663" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613599v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic Monaghan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.07.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF4ZLHM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.09.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.11.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A. Nazir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ml.5.2.05bou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hauk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn217" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata y Silber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2008.03.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363137v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Silber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701625667" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mechtouff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.10.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;coppet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.03.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363128v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2006.18.10.1607" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devylder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914622v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Adida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Augier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roussey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664685v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Gervasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#246;vden" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460398v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Hincapi&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi de Pasquale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240604v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pota" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941179v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613604v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Monatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gautreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664675v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri J. Bayle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bascoul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649701v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/etqg4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179171v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Aravena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836272v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuyi Tseng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00159" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Roscigni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752609v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Sayyahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2075792" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.108136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.981330" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mattia Gervasi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe0874" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373459v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sof&#237;a Hincapi&#233; Casas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lajnef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pascarella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud-Vinatea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118577" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105582" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi-Papoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Caillot-Bascoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191808" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dekerle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00878" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Pulverm&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Moseley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Egorova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shebani Zubaida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.12.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Shtyrov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-494MTQKW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;noret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A Nazir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030663" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613599v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic Monaghan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.07.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF4ZLHM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.09.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A. Nazir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ml.5.2.05bou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.11.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mechtouff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.10.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Silber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701625667" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hauk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn217" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363141v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata y Silber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2008.03.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;coppet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.03.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363128v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2006.18.10.1607" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devylder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Adida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Augier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roussey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664685v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Gervasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#246;vden" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460398v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Hincapi&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi de Pasquale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240604v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941179v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pota" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613604v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Monatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gautreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664670v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri J. Bayle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bascoul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649701v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/etqg4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179171v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Aravena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373678v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>