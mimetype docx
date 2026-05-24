--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2142,754 +2142,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interwoven Functionality of the Brain's Action and Language Systems</w:t>
+                <w:t xml:space="preserve">Real-time lexical competitions during speech-in-speech comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana A. Nazir</w:t>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mental Lexicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/ml.5.2.05bou⟩</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (3), pp.246-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549740v1</w:t>
+                <w:t xml:space="preserve">hal-00439635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time lexical competitions during speech-in-speech comprehension</w:t>
+                <w:t xml:space="preserve">Interwoven Functionality of the Brain's Action and Language Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pellegrino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Meunier</w:t>
+                <w:t xml:space="preserve">Tatjana A. Nazir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52 (3), pp.246-253. </w:t>
+              <w:t xml:space="preserve">The Mental Lexicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.231-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2009.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/ml.5.2.05bou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439635v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word processing in Parkinson's disease is impaired for action verbs but not for concrete nouns.</w:t>
+                <w:t xml:space="preserve">Grasping Ideas with the Motor System: Semantic Somatotopy in Idiom Comprehension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mechtouff</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olaf Hauk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedemann Pulvermüller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2007.10.007⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhn217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363135v1</w:t>
+                <w:t xml:space="preserve">hal-00363142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language-induced motor perturbations during the execution of a reaching movement.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subliminal display of action words interferes with motor planning: a combined EEG and kinematic study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata y Silber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice C Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Paulignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470210701625667⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102 (1-3), pp.130-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2008.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363137v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasping Ideas with the Motor System: Semantic Somatotopy in Idiom Comprehension.</w:t>
+                <w:t xml:space="preserve">Word processing in Parkinson's disease is impaired for action verbs but not for concrete nouns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mechtouff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Hauk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (2), pp.743-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhn217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2007.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363142v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subliminal display of action words interferes with motor planning: a combined EEG and kinematic study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Language-induced motor perturbations during the execution of a reaching movement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana A Nazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata y Silber</w:t>
+                <w:t xml:space="preserve">Alice Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice C Roy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Beata Silber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 102 (1-3), pp.130-6. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (6), pp.933-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2008.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17470210701625667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363141v1</w:t>
+                <w:t xml:space="preserve">hal-00363137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of age-of-acquisition for concrete nouns and action verbs: evidence for partly distinct representations?</w:t>
               </w:r>
@@ -2901,51 +2901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Décoppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice C Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3018,90 +3018,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-talk between language processes and overt motor behavior in the first 200 msec of processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice C Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (10), pp.1607-15. </w:t>
@@ -3165,243 +3165,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding degraded speech in the motor cortex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'asymétrie motrice, un des déterminants de l'asymétrie Source-But</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devylder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embodied and Situated Language Processing (ESLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914622v1</w:t>
+                <w:t xml:space="preserve">hal-04913621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'asymétrie motrice, un des déterminants de l'asymétrie Source-But</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding degraded speech in the motor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzuyi Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Devylder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Embodied and Situated Language Processing (ESLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913621v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of tool-use training on syntactic learning in a new language</w:t>
               </w:r>
@@ -4415,51 +4415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de la parole rapide chez les enfants présentant une dysphasie expressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4553,51 +4553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannu Laaksonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4737,277 +4737,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mie de pain n'est pas une amie : une étude EEG sur la perception de différences infraphonémiques en situation de variations</w:t>
+                <w:t xml:space="preserve">La mie de pain n’est pas une amie: une étude EEG sur la perception de différences infra-phonémiques en situation de variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.859-886</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941179v1</w:t>
+                <w:t xml:space="preserve">hal-01240247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mie de pain n’est pas une amie: une étude EEG sur la perception de différences infra-phonémiques en situation de variations</w:t>
+                <w:t xml:space="preserve">La mie de pain n'est pas une amie : une étude EEG sur la perception de différences infraphonémiques en situation de variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.859-886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240247v1</w:t>
+                <w:t xml:space="preserve">hal-00941179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of fine acoustical cues in speech segmentation: EEG investigations</w:t>
               </w:r>
@@ -5032,51 +5032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5114,90 +5114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception of a derived contrast in Scottish English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the City University of Hong Kong, the Chinese Academy of Social Sciences, Beijing, the Academia Sinica, Aug 2011, Hong-Kong, Hong Kong SAR China. pp.ICPHS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5235,77 +5235,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derived contrasts in Scottish English: an EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the City University of Hong Kong, the Chinese Academy of Social Sciences, Beijing, the Academia Sinica, Aug 2011, Hong-Kong, Hong Kong SAR China. pp.ICPHS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5369,51 +5369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5598,51 +5598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5827,269 +5827,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04649741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical representations for native and non-native phoneme perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+                <w:t xml:space="preserve">Initial motor skills determine the benefits of tool-use learning over syntax in language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Catherine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Brozzoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNL 2023: Society for the Neurobiology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04664670v1</w:t>
+                <w:t xml:space="preserve">halshs-04664675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial motor skills determine the benefits of tool-use learning over syntax in language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Roussey</w:t>
+                <w:t xml:space="preserve">Cortical representations for native and non-native phoneme perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzuyi Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Catherine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Brozzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNL 2023: Society for the Neurobiology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04664675v1</w:t>
+                <w:t xml:space="preserve">halshs-04664670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up right, not right up: primacy of verticality in both language and movement</w:t>
               </w:r>
@@ -6878,51 +6878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to natural fast speech and time-compressed speech in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6999,51 +6999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7107,51 +7107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7202,51 +7202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet d’aimant perceptif : réponses préliminaires au débat entre hypothèses acoustique et cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7310,51 +7310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,64 +7431,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7897,51 +7897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8250,51 +8250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836272v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuyi Tseng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00159" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Roscigni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752609v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Sayyahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2075792" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.108136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.981330" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mattia Gervasi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe0874" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373459v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sof&#237;a Hincapi&#233; Casas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lajnef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pascarella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud-Vinatea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118577" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105582" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi-Papoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Caillot-Bascoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191808" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dekerle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00878" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Pulverm&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Moseley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Egorova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shebani Zubaida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.12.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Shtyrov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-494MTQKW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;noret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A Nazir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030663" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613599v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic Monaghan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.07.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF4ZLHM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.09.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A. Nazir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ml.5.2.05bou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.11.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mechtouff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.10.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Silber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701625667" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hauk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn217" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363141v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata y Silber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2008.03.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;coppet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.03.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363128v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2006.18.10.1607" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devylder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Adida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Augier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roussey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664685v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Gervasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#246;vden" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460398v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Hincapi&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi de Pasquale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240604v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941179v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pota" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613604v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Monatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gautreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664670v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri J. Bayle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bascoul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649701v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/etqg4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179171v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Aravena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373678v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836272v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzuyi Tseng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Brozzoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Catherine Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol_a_00159" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Roscigni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752609v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Sayyahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2075792" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.108136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Salemme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.981330" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mattia Gervasi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe0874" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373459v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sof&#237;a Hincapi&#233; Casas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lajnef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pascarella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud-Vinatea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118577" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105582" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Krifi-Papoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Caillot-Bascoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191808" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dekerle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00878" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Pulverm&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Moseley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Egorova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shebani Zubaida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.12.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Shtyrov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-494MTQKW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;noret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A Nazir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030663" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613599v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic Monaghan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.07.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNF4ZLHM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.09.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2009.11.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana A. Nazir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ml.5.2.05bou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hauk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn217" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata y Silber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2008.03.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363135v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mechtouff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.10.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Silber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701625667" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;coppet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.03.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363128v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2006.18.10.1607" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devylder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914622v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Adida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Augier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roussey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664685v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Gervasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#246;vden" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613442v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460398v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Hincapi&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi de Pasquale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240604v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pota" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941179v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613604v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Monatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gautreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664675v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri J. Bayle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bascoul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649701v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/etqg4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179171v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Aravena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373678v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>