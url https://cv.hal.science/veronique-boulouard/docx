--- v0 (2026-04-07)
+++ v1 (2026-05-17)
@@ -2280,401 +2280,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vestibular input on spatial and nonspatial memory and on hippocampal NMDA receptors.</w:t>
+                <w:t xml:space="preserve">Influence of anxiety in spatial memory impairments related to the loss of vestibular function in rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Besnard</w:t>
+                <w:t xml:space="preserve">M. L. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Machado</w:t>
+                <w:t xml:space="preserve">V. Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vignaux</w:t>
+                <w:t xml:space="preserve">P. F. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boulouard</w:t>
+                <w:t xml:space="preserve">T. Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coquerel</w:t>
+                <w:t xml:space="preserve">B. Philoxene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (4), pp.814-26. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218, pp.161-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hipo.20942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2012.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866441v1</w:t>
+                <w:t xml:space="preserve">hal-00866396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of anxiety in spatial memory impairments related to the loss of vestibular function in rat.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Influence of vestibular input on spatial and nonspatial memory and on hippocampal NMDA receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. F. Smith</w:t>
+                <w:t xml:space="preserve">G. Vignaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Freret</w:t>
+                <w:t xml:space="preserve">M. Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Philoxene</w:t>
+                <w:t xml:space="preserve">A. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 218, pp.161-9. </w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.814-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2012.05.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866396v1</w:t>
+                <w:t xml:space="preserve">hal-00866441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and non-spatial performance in mutant mice devoid of otoliths.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kroichvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Philoxène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 522 (1), pp.57-61. </w:t>
@@ -3354,51 +3354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Limoges, France</w:t>
@@ -3596,51 +3596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Percevault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de la Gastine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Varin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fobe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2026.101781" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Willeman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2024.08.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Khalife-Hachem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sassier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-024-01154-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04891941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraudeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BCP.15481" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Larabi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ghish" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kintz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Marillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabresse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.07.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03842709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03143180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ederhy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2020.0726" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Humbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Faucon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tournilhac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.10.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Faillie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2019.1673364" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02572474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2019.1646246" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bourgine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretaudeau-Deguigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Boels" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000000816" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecouflet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-017-4664-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Beaudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valable" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanfumey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13256" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH1ZL2L7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02135138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00296" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Amenouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEB48F633F9F916CB01877BAF6D51F3A1306601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Amato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Marie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Paillet-Loilier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-013-3035-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV0NX0D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Machado" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulouard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coquerel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20942" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK86JSMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.05.029" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB69VFZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kroichvili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philox&#232;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6TGMDR9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-010-2075-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRRW2DRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Butt-Gueulle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.11.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X639CD9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quentin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debruyne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2006.03.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0JT81FZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Daoust" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruelland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05582207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Percevault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de la Gastine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Varin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fobe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2026.101781" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Willeman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2024.08.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Khalife-Hachem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sassier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-024-01154-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04891941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraudeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BCP.15481" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Larabi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ghish" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kintz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Marillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabresse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.07.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03842709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03143180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ederhy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2020.0726" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Humbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Faucon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tournilhac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.10.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Faillie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2019.1673364" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02572474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2019.1646246" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01672362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bourgine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretaudeau-Deguigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Boels" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000000816" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecouflet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-017-4664-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Beaudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valable" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanfumey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13256" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH1ZL2L7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02135138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00296" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Amenouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEB48F633F9F916CB01877BAF6D51F3A1306601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Amato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Marie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Paillet-Loilier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-013-3035-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV0NX0D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Machado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.05.029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB69VFZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulouard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coquerel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20942" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK86JSMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kroichvili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philox&#232;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6TGMDR9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-010-2075-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRRW2DRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lema&#238;tre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Butt-Gueulle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.11.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X639CD9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quentin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debruyne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2006.03.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0JT81FZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00746180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Daoust" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruelland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>