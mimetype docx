--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1663,291 +1663,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biological particles using ultrafast depletion spectroscopy</w:t>
+                <w:t xml:space="preserve">Multiobjective genetic approach for optimal control of photoinduced processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Courvoisier</w:t>
+                <w:t xml:space="preserve">L. Bonacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Bonacina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guyon</w:t>
+                <w:t xml:space="preserve">J. Extermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bonnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Rondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 137, pp.37-49. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (2), pp.023408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b615221j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.76.023408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324477v1</w:t>
+                <w:t xml:space="preserve">hal-00960204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective genetic approach for optimal control of photoinduced processes</w:t>
+                <w:t xml:space="preserve">Identification of biological particles using ultrafast depletion spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bonacina</w:t>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Extermann</w:t>
+                <w:t xml:space="preserve">Luigi Bonacina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rondi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76 (2), pp.023408. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137, pp.37-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.76.023408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b615221j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960204v1</w:t>
+                <w:t xml:space="preserve">hal-00324477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating bacteria from other atmospheric particles using femtosecond molecular dynamics</w:t>
               </w:r>
@@ -3731,277 +3731,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triple photons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full characterization of the nonlinear optical properties of new crystals for the infrared parametric generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Segonds</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ménaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference OPAL2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Algiers, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Laser Technologies ALT’15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366716v1</w:t>
+                <w:t xml:space="preserve">hal-01366708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full characterization of the nonlinear optical properties of new crystals for the infrared parametric generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triple photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ménaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Laser Technologies ALT’15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference OPAL2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Algiers, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366708v1</w:t>
+                <w:t xml:space="preserve">hal-01366716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfering lasing filaments in dense absorbing media</w:t>
               </w:r>
@@ -4427,51 +4427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Felix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jegouso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bencheikh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina F B Cenni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enky Oudot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;lix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00514-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Vernay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jegouso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bassignot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.432636" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonnet-Gamard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Boutou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Trajtenberg-Mills" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ady Arie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.395084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Felix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003770" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dagany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23341j" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roslund" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courvoisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518751" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.253001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabarin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thuillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2828558" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wolf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.013295" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bonacina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615221j" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonacina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Extermann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rondi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.023408" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.03.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRT5JG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena Revellez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bencheikh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549432v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542186" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.AW1A.2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassignot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boursier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Borne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartelt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1K2J2HM5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Felix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jegouso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bencheikh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina F B Cenni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enky Oudot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;lix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00514-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Vernay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jegouso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bassignot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.432636" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonnet-Gamard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Boutou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Trajtenberg-Mills" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ady Arie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.395084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Felix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003770" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dagany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23341j" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roslund" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courvoisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518751" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.253001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabarin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thuillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2828558" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wolf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.013295" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonacina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Extermann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rondi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.023408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bonacina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615221j" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.03.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRT5JG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena Revellez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bencheikh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549432v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542186" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.AW1A.2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassignot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boursier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Borne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartelt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1K2J2HM5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>