--- v1 (2026-04-06)
+++ v2 (2026-05-22)
@@ -72,2022 +72,2126 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin-photon generation measured and modeled over 10 orders of magnitude of pump intensity</w:t>
+                <w:t xml:space="preserve">Determining criteria for transition from the spontaneous to stimulated regime in the cases of parametric down-conversion and four-wave-mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bertrand</w:t>
+                <w:t xml:space="preserve">Benoît Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaspar Mougin-Trichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Boutou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (2), pp.48. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 614, pp.133255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jeos/2025045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2026.133255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399946v1</w:t>
+                <w:t xml:space="preserve">hal-05603768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration and modeling of near-infrared nonlinear third-order triple-photon generation stimulated over one mode</w:t>
+                <w:t xml:space="preserve">Twin-photon generation measured and modeled over 10 orders of magnitude of pump intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bertrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0254046⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2025045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865846v1</w:t>
+                <w:t xml:space="preserve">hal-05399946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating quantum properties of triple photons generated by $\chi ^3$ processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental demonstration and modeling of near-infrared nonlinear third-order triple-photon generation stimulated over one mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bencheikh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Jegouso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00514-3⟩</w:t>
+              <w:t xml:space="preserve">APL Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), pp.026114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0254046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812408v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birefringence phase-matched direct third-harmonic generation in a ridge optical waveguide based on a KTiOPO4 single crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstrating quantum properties of triple photons generated by $\chi ^3$ processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina F B Cenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enky Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Vernay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Félix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Bassignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.432636⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (10), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00514-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436956v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency cascaded third-harmonic generation in a quasi-periodically poled KTiOPO 4 crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Birefringence phase-matched direct third-harmonic generation in a ridge optical waveguide based on a KTiOPO4 single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Vernay</w:t>
+                <w:t xml:space="preserve">Corinne Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jegouso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bonnet-Gamard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ady Arie</w:t>
+                <w:t xml:space="preserve">Florent Bassignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Continuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OSAC.395084⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (14), pp.22266-22274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.432636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914676v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-matched second-harmonic generation in a flux grown KTP crystal ridge optical waveguide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">High efficiency cascaded third-harmonic generation in a quasi-periodically poled KTiOPO 4 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bonnet-Gamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivan Trajtenberg-Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Felix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+                <w:t xml:space="preserve">Ady Arie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.003770⟩</w:t>
+              <w:t xml:space="preserve">OSA Continuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (6), pp.1536-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OSAC.395084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020670v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobob: a CubeSat mission concept for quantum communication experiments in an uplink configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-matched second-harmonic generation in a flux grown KTP crystal ridge optical waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bassignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Kerstel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lecoarer</w:t>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-018-0070-7⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (15), pp.3770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.003770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929079v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling an electrospray plume by laser-induced fluorescence and Fraunhofer diffraction combined to mass spectrometry: influence of size and composition of droplets on charge-state distributions of electrosprayed proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanobob: a CubeSat mission concept for quantum communication experiments in an uplink configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Kerstel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Girod</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+                <w:t xml:space="preserve">Etienne Lecoarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cp23341j⟩</w:t>
+              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-018-0070-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947061v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of strongly competitive product channels with optimal dynamic discrimination: Application to flavins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiling an electrospray plume by laser-induced fluorescence and Fraunhofer diffraction combined to mass spectrometry: influence of size and composition of droplets on charge-state distributions of electrosprayed proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dagany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Roslund</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francois Courvoisier</w:t>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3518751⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (26), pp.9389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp23341j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947069v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Control of Tightly Competitive Product Channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Resolution of strongly competitive product channels with optimal dynamic discrimination: Application to flavins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.253001⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3), pp.034511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3518751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947077v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond pump-probe experiments on trapped flavin: Optical control of dissociation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Broyer</w:t>
+                <w:t xml:space="preserve">Quantum Control of Tightly Competitive Product Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2828558⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (25), pp.253001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.253001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960103v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser noise compression by filamentation at 400 nm in argon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond pump-probe experiments on trapped flavin: Optical control of dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tabarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Béjot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.15.013295⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (7), pp.075103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2828558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960126v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective genetic approach for optimal control of photoinduced processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonacina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Extermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bonacina</w:t>
+                <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (2), pp.023408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.76.023408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biological particles using ultrafast depletion spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser noise compression by filamentation at 400 nm in argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Courvoisier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b615221j⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (20), pp.13295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.15.013295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324477v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification of biological particles using ultrafast depletion spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Bonacina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137, pp.37-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b615221j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discriminating bacteria from other atmospheric particles using femtosecond molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 180 (3), pp.300-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2006.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2097,2190 +2201,2190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear crystals: a unique platform for optical frequency synthesis and new quantum states ol light generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pena Revellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boutou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Ceramic Materials and Components for Energy and Environmental Systems (CMCEE14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristaux non linéaires pour la génération de triplets de photons : du milieu massif au guide d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Bencheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enky Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Nice 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridge optical waveguide curved in a KTiOPO4 single crystal for triple photon generation: preliminary characterization by birefringence phase-matched third-harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bassignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Optical Society Annual Meeting, EOSAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-Harmonic Generation at 1594 nm in a KTP Ridge Optical Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Vernay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jegouso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Advanced Solid State Physics 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-order nonlinear optics in KTP ridge waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jegouso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bassignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides d'onde en arête dans pour la génération de tierce harmonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jegouso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bassignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Dijon Congrès SFO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triple photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Vernay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bassignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Snowbird UT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascaded Third-Harmonic Generation in a quasi-periodically poled KTP crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bonnet-Gamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivan Trajtenberg-Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ady Arie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. pp.AW1A.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ASSL.2019.AW1A.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de second harmonique dans un guide d’onde de KTiOPO4 taillé en arête</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A flux grown KTP crystal ridge optical waveguide for birefringence phase-matched second-harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bassignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCO Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Advanced Solid-State Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Boston MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383972v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flux grown KTP crystal ridge optical waveguide for birefringence phase-matched second-harmonic generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Génération de second harmonique dans un guide d’onde de KTiOPO4 taillé en arête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bassignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid-State Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Boston MA, United States</w:t>
+              <w:t xml:space="preserve">JNCO Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063501v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triple Photon Generation in Nonlinear Optical Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Vernay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCO-formation Cristaux, Micro-nano-structures et Dispositifs pour l’Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full characterization of the nonlinear optical properties of crystals for the generation of infrared parametric light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ménaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third Harmonic Generation: a unique tool for characterizing the anisotropy of an optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full characterization of the nonlinear optical properties of new crystals for the infrared parametric generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ménaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Laser Technologies ALT’15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triple photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference OPAL2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Algiers, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfering lasing filaments in dense absorbing media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vincotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Pacific Grove, CA, United States. pp.77-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pump-probe spectroscopy for the detection of bioaerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Colloquium on Lasers and Quantum Optics (COLOQ 9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.185-186, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4427,51 +4531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Felix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jegouso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bencheikh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina F B Cenni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enky Oudot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;lix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00514-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Vernay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jegouso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bassignot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.432636" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonnet-Gamard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Boutou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Trajtenberg-Mills" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ady Arie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.395084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Felix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003770" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dagany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23341j" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roslund" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courvoisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518751" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.253001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guyon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabarin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thuillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2828558" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wolf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.013295" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonacina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Extermann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rondi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.023408" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bonacina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615221j" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.03.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRT5JG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena Revellez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bencheikh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549432v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542186" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.AW1A.2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassignot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boursier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Borne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartelt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1K2J2HM5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Mougin-Trichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2026.133255" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399946v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Felix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jegouso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254046" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bencheikh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina F B Cenni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enky Oudot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;lix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00514-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Vernay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jegouso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bassignot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.432636" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonnet-Gamard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Boutou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Trajtenberg-Mills" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ady Arie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.395084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Felix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dagany" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23341j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roslund" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courvoisier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518751" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.253001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guyon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabarin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thuillier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2828558" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960204v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonacina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Extermann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rondi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wolf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.023408" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.013295" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bonacina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615221j" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960238v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.03.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRT5JG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena Revellez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bencheikh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03746482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.AW1A.2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063501v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassignot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372291v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boursier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Borne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960225v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960233v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wood" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartelt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135050" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1K2J2HM5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>