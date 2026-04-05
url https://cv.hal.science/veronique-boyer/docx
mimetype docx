--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -472,2600 +472,2600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Correspondance entre territoires et identités : une construction patrimoniale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Territoires et identités : une construction patrimoniale, 4 (84), pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.084.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Language of Ethnicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer-Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (2), pp.137-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003975619000092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux acteurs, logiques anciennes ? La patrimonialisation du territoire (Brésil, Colombie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.70163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux acteurs, logiques anciennes ? La patrimonialisation du territoire (Brésil, Colombie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETHNOTERRITORIAL RECONFIGURATIONS OFSOCIAL CONFLICTS: FROM CULTURAL DIFFERENCE TO POLITICAL FRAGMENTATION (BRAZILIAN AMAZONIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer-Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia &amp; Antropologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.395-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2238-38752017v724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborations et formes de légitimation dans les processus de patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bortolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.70156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et identités : une construction patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Émilie Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84, 204 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comunidade católica e a congregação evangélica: duas interpretações de um mesmo modelo sociorreligioso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Tempo da Ciência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (45), pp.27-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Announcing an “Identity” to Escape Invisibility. The Flow of Populations Between Legal Categories (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Boyer-Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0003975619000092⟩</w:t>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 214, pp.7-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.23792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Véronique Boyer</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énoncer une « identité » pour sortir de l’invisibilité : La circulation des populations entre les catégories légales (Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 214, pp.7-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misnaming Social Conflict: ‘Identity’, Land and Family Histories in a Quilombola Community in the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer-Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Latin American Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (3), pp.527-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022216X14000728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazer da queda um trampolim: Ou como um soldado da borracha se tornou pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religião e Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.58-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie scientifique et engagement politique : quelles limites pour la réflexion critique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os quilombolas no Brasil: Pesquisa antropológica ou perícia político-legal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthropologie des quilombos et la constitution de ‘ nouveaux sujets politiques’ : De l’ethnie à la race et de l’autodéfinition au phénotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (2), pp.157-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une forme d’africanisation au Brésil : Les quilombolas entre recherche anthropologique et expertise politico-légale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 198-199-200, pp.707-730</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est le Quilombo aujourd’hui devenu ? De la catégorie coloniale au concept anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (2), pp.229-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Passé portugais, présent noir et indicibilité amérindienne : Un exemple amazonien (Amapá – Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51, pp.19-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A construção do objeto quilombo: da categoria colonial ao conceito antropológico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antropolítica Revista Contemporânea de Antropologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.131-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passado português, presente negro e indizibilidade ameríndia: o caso de Mazagão Velho, Amapá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religião e Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement des sages-femmes traditionnelles dans l’Amapá : Une mobilisation féminine exemplaire et les limites du développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Brésil Contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55, pp.93-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bateaux missionnaires en Amazonie brésilienne : réseaux religieux transnationaux et interventions locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 165-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quilombolas et Évangéliques : une incompatibilité identitaire ? (réflexions à partir d’une étude de cas en Amazonie brésilienne) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Baniwa évangéliques parlent des missionnaires protestants : Sofia et ses successeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O pajé e o caboclo: de homem a entidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5, pp.29 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0104-93131999000100002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur l’avancée pentecôtiste en Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lusotopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des cultes de possession aux Églises pentecôtistes : le récit de Lessa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/hom.1998.370579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les approches sociologiques et anthropologiques du pentecôtisme : le cas brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possession et exorcisme dans une Église pentecôtiste au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 32 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A ETNICIDADE DOS QUILOMBOLAS E A RELIGIÃO DOS EVANGÉLICOS: UM EXEMPLO DO BAIXO AMAZONAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletim Rede Amâzonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le don et l’initiation : de l'impact de la littérature sur les cultes de possession au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 138, pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macumbeiras&amp;quot; e &amp;quot;crentes&amp;quot;: As mulheres vêem os homens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer-Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizontes Antropológicos, Porto Alegre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les traditions risquent-elles d'être contaminées » ? Paradigmes scientifiques et orthodoxie religieuse dans les cultes de possession au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Stoll</w:t>
-[...24 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Boyer-Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 79, pp.67-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...445 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERSONNE, ESPRITS ET CULTES DE POSSESSION DU BRÉSIL URBAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...1948 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boyer-Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopathologie africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3, pp.305 - 322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3273,51 +3273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilemmes anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3336,50 +3336,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« “race, “ethnie” et ‘communauté’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Le Menestrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 95 (1), 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À propos du colloque ‘Des catégories et de leurs usages dans la construction sociale d’un groupe de référence : ‘Race’, ‘ethnie’ et ‘communauté’ aux Amériques’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Le Menestrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier “race, “ethnie” et « communauté »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3388,221 +3552,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 95 (1), pp.113-116, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637487v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-04637481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3894,169 +3894,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“The demand for recognition and access to citizenship: ethnic labelling as a driver of territorial restructuring in Brazil”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer-Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The crisis of multiculturalism in Latin America, David Lehmann (org), Palgrave New York, pp. 155-178</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand le ‘terrain’ ne se laisse pas construire : imprévus, tensions et rejets dans la relation ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Erikson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trophées : Études ethnologiques, indigénistes et amazonistes offerts à Patrick Menget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d’ethnologie, Recherches américaines, pp.147-160, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637516v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02553353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs administratifs, discours anthropologiques, récits locaux : Accès à la citoyenneté et reconduction des stéréotypes</w:t>
               </w:r>
@@ -4969,51 +4969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459663v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0100-85872022v42n3cap04" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer-Araujo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975619000092" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280337v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.084.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2238-38752017v724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collomb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline H&#233;mond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lopes da Silva Macedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022216X14000728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-G97KVW6T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-93131999000100002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom.1998.370579" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415764v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer-Ara&#250;jo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Le Menestrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637516v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459663v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0100-85872022v42n3cap04" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.084.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer-Araujo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975619000092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2238-38752017v724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collomb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline H&#233;mond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lopes da Silva Macedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022216X14000728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-G97KVW6T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-93131999000100002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom.1998.370579" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer-Ara&#250;jo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Le Menestrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>