--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -827,2284 +827,2284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collaborations et formes de légitimation dans les processus de patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bortolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lopes da Silva Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.70156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ETHNOTERRITORIAL RECONFIGURATIONS OFSOCIAL CONFLICTS: FROM CULTURAL DIFFERENCE TO POLITICAL FRAGMENTATION (BRAZILIAN AMAZONIA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boyer-Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia &amp; Antropologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (2), pp.395-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/2238-38752017v724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Chiara Bortolotto</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et identités : une construction patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Boyer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84, 204 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comunidade católica e a congregação evangélica: duas interpretações de um mesmo modelo sociorreligioso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Tempo da Ciência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (45), pp.27-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Announcing an “Identity” to Escape Invisibility. The Flow of Populations Between Legal Categories (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer-Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Collomb</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 214, pp.7-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.23792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énoncer une « identité » pour sortir de l’invisibilité : La circulation des populations entre les catégories légales (Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 214, pp.7-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misnaming Social Conflict: ‘Identity’, Land and Family Histories in a Quilombola Community in the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer-Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Hémond</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Latin American Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (3), pp.527-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022216X14000728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazer da queda um trampolim: Ou como um soldado da borracha se tornou pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religião e Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.58-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie scientifique et engagement politique : quelles limites pour la réflexion critique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os quilombolas no Brasil: Pesquisa antropológica ou perícia político-legal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Émilie Stoll</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthropologie des quilombos et la constitution de ‘ nouveaux sujets politiques’ : De l’ethnie à la race et de l’autodéfinition au phénotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (2), pp.157-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une forme d’africanisation au Brésil : Les quilombolas entre recherche anthropologique et expertise politico-légale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 198-199-200, pp.707-730</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est le Quilombo aujourd’hui devenu ? De la catégorie coloniale au concept anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (2), pp.229-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Passé portugais, présent noir et indicibilité amérindienne : Un exemple amazonien (Amapá – Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 84, 204 p</w:t>
+              <w:t xml:space="preserve">, 2009, 51, pp.19-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (45), pp.27-37</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A construção do objeto quilombo: da categoria colonial ao conceito antropológico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antropolítica Revista Contemporânea de Antropologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.131-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Announcing an “Identity” to Escape Invisibility. The Flow of Populations Between Legal Categories (Brazil)</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passado português, presente negro e indizibilidade ameríndia: o caso de Mazagão Velho, Amapá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religião e Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement des sages-femmes traditionnelles dans l’Amapá : Une mobilisation féminine exemplaire et les limites du développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Brésil Contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55, pp.93-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bateaux missionnaires en Amazonie brésilienne : réseaux religieux transnationaux et interventions locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 165-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quilombolas et Évangéliques : une incompatibilité identitaire ? (réflexions à partir d’une étude de cas en Amazonie brésilienne) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Baniwa évangéliques parlent des missionnaires protestants : Sofia et ses successeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O pajé e o caboclo: de homem a entidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5, pp.29 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0104-93131999000100002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur l’avancée pentecôtiste en Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lusotopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des cultes de possession aux Églises pentecôtistes : le récit de Lessa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/hom.1998.370579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les approches sociologiques et anthropologiques du pentecôtisme : le cas brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possession et exorcisme dans une Église pentecôtiste au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 32 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A ETNICIDADE DOS QUILOMBOLAS E A RELIGIÃO DOS EVANGÉLICOS: UM EXEMPLO DO BAIXO AMAZONAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletim Rede Amâzonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le don et l’initiation : de l'impact de la littérature sur les cultes de possession au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 138, pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macumbeiras&amp;quot; e &amp;quot;crentes&amp;quot;: As mulheres vêem os homens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer-Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizontes Antropológicos, Porto Alegre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERSONNE, ESPRITS ET CULTES DE POSSESSION DU BRÉSIL URBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boyer-Araujo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychopathologie africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3, pp.305 - 322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 214, pp.7-36</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les traditions risquent-elles d'être contaminées » ? Paradigmes scientifiques et orthodoxie religieuse dans les cultes de possession au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boyer-Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 79, pp.67-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...1651 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415693v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01415745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'appartenance populaire à l'affirmation de sa médiumnité (Belém-Pará-Brésil): la revalorisation du statut de filho-de-santo à travers la transe possessive</w:t>
               </w:r>
@@ -4969,51 +4969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459663v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0100-85872022v42n3cap04" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.084.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer-Araujo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975619000092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2238-38752017v724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collomb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline H&#233;mond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lopes da Silva Macedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022216X14000728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-G97KVW6T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-93131999000100002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom.1998.370579" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer-Ara&#250;jo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Le Menestrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459663v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0100-85872022v42n3cap04" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.084.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer-Araujo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975619000092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collomb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline H&#233;mond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lopes da Silva Macedo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70156" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2238-38752017v724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022216X14000728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-G97KVW6T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-93131999000100002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom.1998.370579" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer-Ara&#250;jo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Le Menestrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>