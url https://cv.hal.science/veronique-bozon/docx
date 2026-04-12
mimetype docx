--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1740,441 +1740,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide and immunochemical mapping of the ectodomain of the porcine LH receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping of HCG-receptor complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Couture</w:t>
+                <w:t xml:space="preserve">Jacques Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Naharisoa</w:t>
+                <w:t xml:space="preserve">Thomas Haertlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Grebert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E Pajot-Augy</w:t>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/jme.0.0160015⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 125 (1-2), pp.79-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0303-7207(96)03955-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170906v1</w:t>
+                <w:t xml:space="preserve">hal-03141890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Defined Epitope on the Human Choriogonadotropin α-Subunit Interacts with the Second Extracellular Loop of the Transmembrane Domain of the Lutropidchoriogonadotropin Receptor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Remy</w:t>
+                <w:t xml:space="preserve">Peptide and immunochemical mapping of the ectodomain of the porcine LH receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+                <w:t xml:space="preserve">H Naharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Troalen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edith Pajot-Augy</w:t>
+                <w:t xml:space="preserve">D Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-J Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Pajot-Augy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1996.00627.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 16 (1), pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/jme.0.0160015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170897v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of HCG-receptor complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Defined Epitope on the Human Choriogonadotropin α-Subunit Interacts with the Second Extracellular Loop of the Transmembrane Domain of the Lutropidchoriogonadotropin Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Troalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot-Augy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0303-7207(96)03955-X⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 241 (2), pp.627-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1996.00627.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03141890v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The porcine follitropin receptor: cDNA cloning, functional expression and chromosomal localization of the gene</w:t>
               </w:r>
@@ -2306,90 +2306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level expression of recombinant porcine LH receptor in baculovirus-infected insect cells or caterpillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pajot-Augy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-J Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2453,77 +2453,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of promoter and signal peptide on the expression and secretion of recombinant porcine LH extracellular domain in baculovirus/lepidopteran cells or the caterpillar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-J Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pajot-Augy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3349,51 +3349,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of antibodies directed against the second extracellular loop of human cardiac h5-HT4(e) receptor according to the density of receptors expressed</w:t>
+                <w:t xml:space="preserve">Etude du récepteur h5-HT4(e)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Di Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose S.</w:t>
@@ -3428,97 +3428,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argibay J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special FEBS 2003, Meeting on signal Transduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Bruxelles, Belgium. p37</w:t>
+              <w:t xml:space="preserve">“Seven annual meeting on health science and technology” Ecole doctorale santé, sciences et technologie de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361221v1</w:t>
+                <w:t xml:space="preserve">hal-01360815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du récepteur h5-HT4(e)</w:t>
+                <w:t xml:space="preserve">Activity of antibodies directed against the second extracellular loop of human cardiac h5-HT4(e) receptor according to the density of receptors expressed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Di Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose S.</w:t>
@@ -3553,73 +3553,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argibay J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Seven annual meeting on health science and technology” Ecole doctorale santé, sciences et technologie de Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">Special FEBS 2003, Meeting on signal Transduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Bruxelles, Belgium. p37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360815v1</w:t>
+                <w:t xml:space="preserve">hal-01361221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the polyclonal antibody anti-G21V on the cardiac h-5-HT4(e) receptors expressed in CHO cells depends upon receptor density</w:t>
               </w:r>
@@ -3724,277 +3724,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoantibody effects on the cardiac recombinant human serotonin 4 receptor, h5-HT4(e)</w:t>
+                <w:t xml:space="preserve">Effects of autoantibodies on the cardiac recombinant human serotonin receptor h5 HT4(e)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Di Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pingaud M.</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennetay D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argibay J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosnay P.</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Argibay J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Congrès Groupe de Réflexion sur la Recherche Cardiovasculaire”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Orléans, France. pp 360</w:t>
+              <w:t xml:space="preserve">"Sixth annual meeting on health science and technology” Ecole doctorale santé, sciences et technologie de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361206v1</w:t>
+                <w:t xml:space="preserve">hal-01360811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of autoantibodies on the cardiac recombinant human serotonin receptor h5 HT4(e)</w:t>
+                <w:t xml:space="preserve">Autoantibody effects on the cardiac recombinant human serotonin 4 receptor, h5-HT4(e)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Di Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Rose</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pingaud M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosnay P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argibay J.</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cosnay P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Sixth annual meeting on health science and technology” Ecole doctorale santé, sciences et technologie de Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Tours, France</w:t>
+              <w:t xml:space="preserve">“Congrès Groupe de Réflexion sur la Recherche Cardiovasculaire”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Orléans, France. pp 360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360811v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological analyses of the cardiac h5-HT4(e) receptor</w:t>
               </w:r>
@@ -4578,247 +4578,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression du récepteur LH porcin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment construire un récepteur pour les gonadotropines et comment l'utiliser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque organisé par la Commission Protéines de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Figeac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772770v1</w:t>
+                <w:t xml:space="preserve">hal-02778453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment construire un récepteur pour les gonadotropines et comment l'utiliser ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression du récepteur LH porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque organisé par la Commission Protéines de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Figeac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778453v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système baculovirus ; étude des relations structure-fonction des hormones glycoprotéiques hypophysaires</w:t>
               </w:r>
@@ -5823,51 +5823,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin receptors and their potential role in the synthesis of melatonin in the pineal gland</w:t>
+                <w:t xml:space="preserve">Regulation of ovine melatonin receptors (MT1, MT2) activity in pinealocytes and glial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gennetay</w:t>
@@ -5902,73 +5902,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montpellier, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">22. Annual Symposium of the french Club of Glial Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Carry le Rouet, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793263v1</w:t>
+                <w:t xml:space="preserve">hal-02798624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de la synthèse de la mélatonine par les récepteurs à la mélatonine</w:t>
               </w:r>
@@ -6073,51 +6073,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of ovine melatonin receptors (MT1, MT2) activity in pinealocytes and glial cells</w:t>
+                <w:t xml:space="preserve">Melatonin receptors and their potential role in the synthesis of melatonin in the pineal gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gennetay</w:t>
@@ -6152,73 +6152,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Annual Symposium of the french Club of Glial Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Carry le Rouet, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montpellier, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798624v1</w:t>
+                <w:t xml:space="preserve">hal-02793263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of fluorescent molecules to study MT1 and MT2 melatonin receptors</w:t>
               </w:r>
@@ -7408,51 +7408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16216" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;pinay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jockers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255249" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00148" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourlevat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagaraine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devavry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10812A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derangeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRJWFDJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Di Scala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Argibay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosnay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.12.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-590NPHB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Scala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10606820490514950" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Findlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aupart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10606820490926115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Scala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eftekhari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoebeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lezoualc'H" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10606820212394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couture" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot-Augy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Remy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Couture" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00241.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Couture" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Naharisoa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grebert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Remy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pajot-Augy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0160015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Troalen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1996.00627.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(96)03955-X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8995D0A82E33A074BEBFD6788405D49A1876/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(95)00385-j" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HSSC4J0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Biache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0140051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0140277" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Goxe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-0378(93)90042-g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB1HR61L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Remy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goxe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1993.1727" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L8CGF6Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourvelat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagaraine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devavry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gennetay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749452v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mourlevat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giganti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupront" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Boutin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose S." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennetay D." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingaud M." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosnay P." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argibay J." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Biache" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delahaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berreur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poupart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lepinay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillaumet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742706v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739209v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810154v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00021-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trefier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/international-review-of-cell-and-molecular-biology/vol/338/suppl/C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2018.02.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821893v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03139130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16216" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;pinay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jockers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255249" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00148" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourlevat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagaraine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devavry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10812A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derangeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRJWFDJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Di Scala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Argibay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosnay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.12.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-590NPHB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Scala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10606820490514950" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Findlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aupart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10606820490926115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Scala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eftekhari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoebeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lezoualc'H" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10606820212394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couture" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot-Augy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Remy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Couture" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00241.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(96)03955-X" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8995D0A82E33A074BEBFD6788405D49A1876/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Couture" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Naharisoa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grebert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Remy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pajot-Augy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0160015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Troalen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1996.00627.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(95)00385-j" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HSSC4J0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Biache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0140051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0140277" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Goxe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-0378(93)90042-g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB1HR61L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Remy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goxe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1993.1727" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L8CGF6Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourvelat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagaraine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devavry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gennetay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749452v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mourlevat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giganti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupront" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Boutin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose S." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennetay D." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingaud M." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosnay P." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argibay J." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rose" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Biache" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778453v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delahaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berreur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poupart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lepinay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillaumet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742706v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793263v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739209v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810154v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00021-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trefier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/international-review-of-cell-and-molecular-biology/vol/338/suppl/C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2018.02.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821893v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03139130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>