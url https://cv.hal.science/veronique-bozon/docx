--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -2154,307 +2154,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The porcine follitropin receptor: cDNA cloning, functional expression and chromosomal localization of the gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Remy</w:t>
+                <w:t xml:space="preserve">High-level expression of recombinant porcine LH receptor in baculovirus-infected insect cells or caterpillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Pajot-Augy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-J Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Couture</w:t>
+                <w:t xml:space="preserve">G Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0378-1119(95)00385-j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 14 (1), pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/jme.0.0140051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170921v1</w:t>
+                <w:t xml:space="preserve">hal-03170926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level expression of recombinant porcine LH receptor in baculovirus-infected insect cells or caterpillars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L Couture</w:t>
+                <w:t xml:space="preserve">The porcine follitropin receptor: cDNA cloning, functional expression and chromosomal localization of the gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G Biache</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 163 (2), pp.257-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-1119(95)00385-j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1677/jme.0.0140051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03170926v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of promoter and signal peptide on the expression and secretion of recombinant porcine LH extracellular domain in baculovirus/lepidopteran cells or the caterpillar system</w:t>
               </w:r>
@@ -2492,51 +2492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pajot-Augy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 14 (3), pp.277-284. </w:t>
@@ -3349,51 +3349,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du récepteur h5-HT4(e)</w:t>
+                <w:t xml:space="preserve">Activity of antibodies directed against the second extracellular loop of human cardiac h5-HT4(e) receptor according to the density of receptors expressed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Di Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose S.</w:t>
@@ -3428,97 +3428,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argibay J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Seven annual meeting on health science and technology” Ecole doctorale santé, sciences et technologie de Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">Special FEBS 2003, Meeting on signal Transduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Bruxelles, Belgium. p37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360815v1</w:t>
+                <w:t xml:space="preserve">hal-01361221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of antibodies directed against the second extracellular loop of human cardiac h5-HT4(e) receptor according to the density of receptors expressed</w:t>
+                <w:t xml:space="preserve">Etude du récepteur h5-HT4(e)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Di Scala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose S.</w:t>
@@ -3553,73 +3553,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argibay J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special FEBS 2003, Meeting on signal Transduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Bruxelles, Belgium. p37</w:t>
+              <w:t xml:space="preserve">“Seven annual meeting on health science and technology” Ecole doctorale santé, sciences et technologie de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361221v1</w:t>
+                <w:t xml:space="preserve">hal-01360815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the polyclonal antibody anti-G21V on the cardiac h-5-HT4(e) receptors expressed in CHO cells depends upon receptor density</w:t>
               </w:r>
@@ -4453,277 +4453,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surexpression du récepteur recombinant porcin de la lutropine (LH) dans le système baculovirus/cellules d'insecte - Influence du promoteur et du peptide signal sur l'expression et la sécrétion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Pajot-Augy</w:t>
+                <w:t xml:space="preserve">Comment construire un récepteur pour les gonadotropines et comment l'utiliser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bozon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerard Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque organisé par la Commission Protéines de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Figeac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778494v1</w:t>
+                <w:t xml:space="preserve">hal-02778453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment construire un récepteur pour les gonadotropines et comment l'utiliser ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Salesse</w:t>
+                <w:t xml:space="preserve">Surexpression du récepteur recombinant porcin de la lutropine (LH) dans le système baculovirus/cellules d'insecte - Influence du promoteur et du peptide signal sur l'expression et la sécrétion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot-Augy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Pajot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bozon</w:t>
+                <w:t xml:space="preserve">Gerard Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque organisé par la Commission Protéines de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Figeac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778453v1</w:t>
+                <w:t xml:space="preserve">hal-02778494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression du récepteur LH porcin</w:t>
               </w:r>
@@ -5823,51 +5823,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of ovine melatonin receptors (MT1, MT2) activity in pinealocytes and glial cells</w:t>
+                <w:t xml:space="preserve">Régulation de la synthèse de la mélatonine par les récepteurs à la mélatonine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gennetay</w:t>
@@ -5902,97 +5902,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Annual Symposium of the french Club of Glial Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Carry le Rouet, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">27. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Seillac, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798624v1</w:t>
+                <w:t xml:space="preserve">hal-02799222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de la synthèse de la mélatonine par les récepteurs à la mélatonine</w:t>
+                <w:t xml:space="preserve">Melatonin receptors and their potential role in the synthesis of melatonin in the pineal gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gennetay</w:t>
@@ -6027,97 +6027,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Seillac, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montpellier, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799222v1</w:t>
+                <w:t xml:space="preserve">hal-02793263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin receptors and their potential role in the synthesis of melatonin in the pineal gland</w:t>
+                <w:t xml:space="preserve">Regulation of ovine melatonin receptors (MT1, MT2) activity in pinealocytes and glial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gennetay</w:t>
@@ -6152,73 +6152,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montpellier, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">22. Annual Symposium of the french Club of Glial Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Carry le Rouet, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793263v1</w:t>
+                <w:t xml:space="preserve">hal-02798624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of fluorescent molecules to study MT1 and MT2 melatonin receptors</w:t>
               </w:r>
@@ -7408,51 +7408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16216" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;pinay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jockers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255249" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00148" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourlevat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagaraine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devavry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10812A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derangeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRJWFDJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Di Scala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Argibay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosnay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.12.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-590NPHB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Scala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10606820490514950" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Findlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aupart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10606820490926115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Scala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eftekhari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoebeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lezoualc'H" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10606820212394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couture" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot-Augy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Remy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Couture" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00241.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(96)03955-X" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8995D0A82E33A074BEBFD6788405D49A1876/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Couture" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Naharisoa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grebert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Remy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pajot-Augy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0160015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Troalen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1996.00627.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(95)00385-j" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HSSC4J0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Biache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0140051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0140277" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Goxe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-0378(93)90042-g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB1HR61L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Remy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goxe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1993.1727" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L8CGF6Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourvelat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagaraine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devavry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gennetay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749452v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mourlevat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giganti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupront" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Boutin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose S." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennetay D." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingaud M." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosnay P." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argibay J." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rose" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Biache" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778453v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delahaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berreur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poupart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lepinay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillaumet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742706v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793263v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739209v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810154v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00021-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trefier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/international-review-of-cell-and-molecular-biology/vol/338/suppl/C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2018.02.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821893v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03139130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16216" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;pinay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jockers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255249" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00148" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourlevat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagaraine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devavry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10812A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derangeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2009.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRJWFDJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Di Scala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Argibay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosnay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.12.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-590NPHB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Scala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10606820490514950" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Findlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aupart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10606820490926115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Scala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eftekhari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoebeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lezoualc'H" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10606820212394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couture" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot-Augy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Remy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Couture" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00241.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(96)03955-X" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8995D0A82E33A074BEBFD6788405D49A1876/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Couture" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Naharisoa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grebert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Remy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pajot-Augy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0160015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Troalen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1996.00627.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Biache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0140051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(95)00385-j" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HSSC4J0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0140277" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Goxe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-0378(93)90042-g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB1HR61L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Remy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goxe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1993.1727" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L8CGF6Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourvelat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagaraine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devavry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gennetay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749452v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mourlevat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giganti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupront" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Boutin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose S." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennetay D." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingaud M." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosnay P." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argibay J." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rose" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778453v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Biache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delahaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berreur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poupart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lepinay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillaumet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742706v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739209v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810154v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00021-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trefier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/international-review-of-cell-and-molecular-biology/vol/338/suppl/C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2018.02.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821893v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03139130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>