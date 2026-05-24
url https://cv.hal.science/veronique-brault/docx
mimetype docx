--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -234,185 +234,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis RNA–binding proteins interact with viral structural proteins and modify turnip yellows virus accumulation</w:t>
+                <w:t xml:space="preserve">Host specialisation or generalism? Population genetics of the aphid Myzus persicae reveals dominance of superclones across diverse host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Kiervel</w:t>
+                <w:t xml:space="preserve">Yannis Nio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Piccini</w:t>
+                <w:t xml:space="preserve">Franck Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Scheidecker</w:t>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Villeroy</w:t>
+                <w:t xml:space="preserve">Ségolène Buzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.kiae590. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2025.1635527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842350v1</w:t>
+                <w:t xml:space="preserve">hal-05166831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux éclairages sur les virus responsables de la jaunisse de la betterave sucrière</w:t>
+                <w:t xml:space="preserve">New insights into the viruses responsible for sugar beet yellows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
@@ -451,78 +451,78 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Schlaefli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 103, pp.20-30. </w:t>
+              <w:t xml:space="preserve">, 2025, 103, pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155952v1</w:t>
+                <w:t xml:space="preserve">hal-05447181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the turnip yellows virus particles</w:t>
               </w:r>
@@ -534,1301 +534,1301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lai-Kee-Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 607, pp.110514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virol.2025.110514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Turnip Yellows Virus Capsid Protein Promotes Access of Its Main Aphid Vector Myzus persicae to Phloem Tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Arabidopsis RNA–binding proteins interact with viral structural proteins and modify turnip yellows virus accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Kiervel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Scheidecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.kiae590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.15303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04861427v1</w:t>
+                <w:t xml:space="preserve">hal-04842350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-acquisition of two sugar beet poleroviruses by M. persicae increased the transmission efficiency of both viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveaux éclairages sur les virus responsables de la jaunisse de la betterave sucrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Schlaefli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Villeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2025.110594⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.20-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117459v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cucurbit aphid‐borne yellows virus: A growing but overlooked threat to global cucurbit production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M P Rabadán</w:t>
+                <w:t xml:space="preserve">The Turnip Yellows Virus Capsid Protein Promotes Access of Its Main Aphid Vector Myzus persicae to Phloem Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aab.70016⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (3), pp.2434-2444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198684v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beet Chlorosis Virus Infection Mitigates Aphid‐Induced Plant Defences and Improves Plant Acceptability to Aphid Vectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
+                <w:t xml:space="preserve">Co-acquisition of two sugar beet poleroviruses by M. persicae increased the transmission efficiency of both viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Schlaefli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Khechmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.70092⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 610, pp.110594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2025.110594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231686v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host specialisation or generalism? Population genetics of the aphid Myzus persicae reveals dominance of superclones across diverse host plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cucurbit aphid‐borne yellows virus: A growing but overlooked threat to global cucurbit production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Buchard</w:t>
+                <w:t xml:space="preserve">M P Rabadán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Duval</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronica Truniger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2025.1635527⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.70016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166831v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the viruses responsible for sugar beet yellows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beet Chlorosis Virus Infection Mitigates Aphid‐Induced Plant Defences and Improves Plant Acceptability to Aphid Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia‐grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Schlaefli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 103, pp.19-28. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (20), pp.e70092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol103-art03-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447181v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum for Chesnais et al., &amp;quot;Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. Celine Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus-and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natalia Sukhikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Laboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01924-24⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861396v1</w:t>
+                <w:t xml:space="preserve">hal-04867733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between a polerovirus and a closterovirus decreases aphid transmission of the polerovirus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum for Chesnais et al., &amp;quot;Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. Celine Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus-and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Villeroy</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Golyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01115-24⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01924-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750382v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between a polerovirus and a closterovirus decreases aphid transmission of the polerovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Khechmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villeroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01115-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867733v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Aphid-Transmitted Virus Reduces the Host Plant Response to Its Vector to Promote Its Transmission</w:t>
               </w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 113 (9), pp.1745-1760. </w:t>
@@ -1942,481 +1942,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expression in aphids following virus acquisition from plants or from an artificial medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by identities of the host plant and the virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Golyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Marmonier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-022-08545-1⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659374v1</w:t>
+                <w:t xml:space="preserve">hal-03942207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioluminescence Production by Turnip Yellows Virus Infectious Clones: A New Way to Monitor Plant Virus Infection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential gene expression in aphids following virus acquisition from plants or from an artificial medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villeroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232213685⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-022-08545-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864815v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by identities of the host plant and the virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioluminescence Production by Turnip Yellows Virus Infectious Clones: A New Way to Monitor Plant Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e82. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (22), pp.13685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms232213685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942207v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. &amp;lt;i&amp;gt;Celine&amp;lt;/i&amp;gt; Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus- and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2729,533 +2729,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus mediated trophic interactions between aphids and their natural enemies</w:t>
+                <w:t xml:space="preserve">Impact of Mutations in Arabidopsis thaliana Metabolic Pathways on Polerovirus Accumulation, Aphid Performance, and Feeding Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dupont</w:t>
+                <w:t xml:space="preserve">Florent Bogaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Michiels</w:t>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Sochard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Meyer</w:t>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.06868⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12020146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371815v1</w:t>
+                <w:t xml:space="preserve">hal-02546443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of plant and vertebrate viruses by arthropods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-acquisition effects of viruses on vector behavior are important components of manipulation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Caballero Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Coquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mulot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Mauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2020.0845⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194 (3), pp.429-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-020-04763-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151705v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mutations in Arabidopsis thaliana Metabolic Pathways on Polerovirus Accumulation, Aphid Performance, and Feeding Behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virus mediated trophic interactions between aphids and their natural enemies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+                <w:t xml:space="preserve">Corentin Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+                <w:t xml:space="preserve">Alexandra Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12020146⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (2), pp.274-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546443v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-acquisition effects of viruses on vector behavior are important components of manipulation strategies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission of plant and vertebrate viruses by arthropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerry Mauck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 194 (3), pp.429-440. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), pp.177-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-020-04763-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2020.0845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972219v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Acquisition of Specific Small Interfering RNAs Inhibits the Expression of Some Target Genes in the Plant Ectoparasite Xiphinema index</w:t>
               </w:r>
@@ -3280,51 +3280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3369,291 +3369,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant infection by two different viruses induce contrasting changes of vectors fitness and behavior.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Split green fluorescent protein as a tool to study infection with a plant pathogen, Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Couty</w:t>
+                <w:t xml:space="preserve">Beatriz Dáder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Burckbuchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
+                <w:t xml:space="preserve">Jean-Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Ameline</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12508⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608155v1</w:t>
+                <w:t xml:space="preserve">hal-02104503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split green fluorescent protein as a tool to study infection with a plant pathogen, Cauliflower mosaic virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Burckbuchler</w:t>
+                <w:t xml:space="preserve">Plant infection by two different viruses induce contrasting changes of vectors fitness and behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Macia</w:t>
+                <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Alcon</w:t>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Curie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213087. </w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.86-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104503v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus effects on plant quality and vector behavior are species specific and do not depend on host physiological phenotype</w:t>
               </w:r>
@@ -3665,51 +3665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry E. Mauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bamiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3767,887 +3767,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viroses transmises par les pucerons : deux protéines au rôle majeur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of a Beet &amp;lt;em&amp;gt;chlorosis virus&amp;lt;/em&amp;gt; full-length cDNA clone by means of gibson assembly and analysis of biological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pamela Cabeza-Orcel</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Varrelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617787v1</w:t>
+                <w:t xml:space="preserve">hal-02621040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-species synthetic gene design allows resistance pyramiding and broad-spectrum engineering of virus resistance in plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Aphid-Transmitted Turnip yellows virus Differentially Affects Volatiles Emission and Subsequent Vector Behavior in Two Brassicaceae Plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Arnoux</w:t>
+                <w:t xml:space="preserve">Quentin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie German-Retana</w:t>
+                <w:t xml:space="preserve">Celia Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 16 (9), pp.1569-1581. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.12896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms19082316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852177v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted disruption of aphid transmission: a vision for the management of crop diseases caused by Luteoviridae members</w:t>
+                <w:t xml:space="preserve">Trans-species synthetic gene design allows resistance pyramiding and broad-spectrum engineering of virus resistance in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Heck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Bastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lederer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie German-Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.07.007⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 16 (9), pp.1569-1581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627807v1</w:t>
+                <w:t xml:space="preserve">hal-01852177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloem-Triggered Virus-Induced Gene Silencing Using a Recombinant Polerovirus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viroses transmises par les pucerons : deux protéines au rôle majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Cabeza-Orcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 461, pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02118718v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt; by &amp;lt;em&amp;gt;Myzus persicae&amp;lt;/em&amp;gt; is reduced by feeding aphids on double-stranded RNA targeting the Ephrin receptor protein</w:t>
+                <w:t xml:space="preserve">Targeted disruption of aphid transmission: a vision for the management of crop diseases caused by Luteoviridae members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Mulot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michelle Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00457⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624658v1</w:t>
+                <w:t xml:space="preserve">hal-02627807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of a Beet &amp;lt;em&amp;gt;chlorosis virus&amp;lt;/em&amp;gt; full-length cDNA clone by means of gibson assembly and analysis of biological properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phloem-Triggered Virus-Induced Gene Silencing Using a Recombinant Polerovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bortolamiol-Bécet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Wetzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Varrelmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hleibieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Scheidecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001146⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621040v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aphid-Transmitted Turnip yellows virus Differentially Affects Volatiles Emission and Subsequent Vector Behavior in Two Brassicaceae Plants.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission of &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt; by &amp;lt;em&amp;gt;Myzus persicae&amp;lt;/em&amp;gt; is reduced by feeding aphids on double-stranded RNA targeting the Ephrin receptor protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Fouché</w:t>
+                <w:t xml:space="preserve">Michaël Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Krieger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Halter</w:t>
+                <w:t xml:space="preserve">Maryam Rastegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (5), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19082316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930967v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought reduces transmission of Turnip yellows virus, an insect-vectored circulative virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4858,103 +4858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic Propagation of a Fluorescent Infectious Clone of a Polerovirus Following Inoculation by Agrobacteria and Aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Scheidecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (7), pp.166. </w:t>
@@ -5126,103 +5126,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of RNAi-Based Methods to Down-Regulate Expression of Two Genes Expressed at Different Levels in Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Rastegar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (11), pp.1-19. </w:t>
@@ -5260,77 +5260,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription of densovirus endogenous sequences in the Myzus persicae genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5403,90 +5403,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A protein kinase binds the C-terminal domain of the readthrough protein of Turnip yellows virus and regulates virus accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caren Rodriguez-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalya Gereige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Rastegar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 486, pp.44-53. </w:t>
@@ -5563,51 +5563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Firth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Allen Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Scheidecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5652,412 +5652,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both Structural and Non-Structural Forms of the Readthrough Protein of Cucurbit aphid-borne yellows virus Are Essential for Efficient Systemic Infection of Plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of virions is strictly required for turnip yellows virus long-distance movement in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Erdinger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Clémence Hipper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bortolamiol-Bécet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (4), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (2), pp.496-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.058867-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634103v1</w:t>
+                <w:t xml:space="preserve">hal-02630686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of virions is strictly required for turnip yellows virus long-distance movement in plants</w:t>
+                <w:t xml:space="preserve">Divergence of host range and biological properties divergences between natural isolate and full-length infectious cDNA clone of the Beet mild yellowing virus 2ITB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Hipper</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+                <w:t xml:space="preserve">E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Weyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. . Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.22-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630686v1</w:t>
+                <w:t xml:space="preserve">hal-00934499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence of host range and biological properties divergences between natural isolate and full-length infectious cDNA clone of the Beet mild yellowing virus 2ITB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Klein</w:t>
+                <w:t xml:space="preserve">Both Structural and Non-Structural Forms of the Readthrough Protein of Cucurbit aphid-borne yellows virus Are Essential for Efficient Systemic Infection of Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Erdinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934499v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergence of host range and biological properties between natural isolate and full-length infectious cDNA clone of the Beet mild yellowing virus 2ITB</w:t>
               </w:r>
@@ -6171,1364 +6171,1364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral and cellular factors involved in phloem transport of plant viruses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Closely related poleroviruses depend on distinct translation Initiation factors to infect Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Scheidecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Wiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00154⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-07-12-0174-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123342v1</w:t>
+                <w:t xml:space="preserve">hal-02644720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closely related poleroviruses depend on distinct translation Initiation factors to infect Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Wiss</w:t>
+                <w:t xml:space="preserve">Divergence of host range and biological properties divergences between natural isolate and full-length infectious cDNA clone of the Beet mild yellowing virus 2ITB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Weyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. . Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, DOI:10.1111/mpp.12061</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644720v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence of host range and biological properties divergences between natural isolate and full-length infectious cDNA clone of the Beet mild yellowing virus 2ITB.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Klein</w:t>
+                <w:t xml:space="preserve">Viral and cellular factors involved in phloem transport of plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Hipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875457v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloem Protein Partners of Cucurbit aphid borne yellows virus: Possible Involvement of Phloem Proteins in Virus Transmission by Aphids</w:t>
+                <w:t xml:space="preserve">A reinvestigation provides no evidence for sugar residues on structural proteins of poleroviruses and argues against a role for glycosylation of virus structural proteins in aphid transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchaib Bencharki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+                <w:t xml:space="preserve">S. Revollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Revollon</w:t>
+                <w:t xml:space="preserve">J.M. Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ziegler-Graff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Erdinger</w:t>
+                <w:t xml:space="preserve">A-C. Fitchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gomord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-23-6-0799⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 402 (2), pp.303-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2010.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203853v1</w:t>
+                <w:t xml:space="preserve">hal-04979701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of intestinal genes following acquisition of pea enation mosaic virus by the pea aphid [i]Acyrthosiphon pisum[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Arneodo</w:t>
+                <w:t xml:space="preserve">Phloem protein partners of Curcubit aphid borne yellows virus: possible involvement of phloem proteins in virus transmission by aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bencharki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Revollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23, pp.799-810</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205028v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of the Pea Aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iagc The International Aphid Genomics Consortium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (2), pp.e1000313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic analysis of transcytosis in the pea aphid, Acyrthosiphon pisum, a mechanism involved in virus transmission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic analysis of intestinal genes following acquisition of pea enation mosaic virus by the pea aphid [i]Acyrthosiphon pisum[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. J. Ju</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00956.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (3), pp.802-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.012856-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665929v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphids as transport devices for plant viruses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phloem Protein Partners of Cucurbit aphid borne yellows virus: Possible Involvement of Phloem Proteins in Virus Transmission by Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaib Bencharki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Revollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Erdinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (6), pp.799-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-23-6-0799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.04.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02667006v1</w:t>
+                <w:t xml:space="preserve">hal-01203853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reinvestigation provides no evidence for sugar residues on structural proteins of poleroviruses and argues against a role for glycosylation of virus structural proteins in aphid transmission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A genomic analysis of transcytosis in the pea aphid, Acyrthosiphon pisum, a mechanism involved in virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-C. Fitchette</w:t>
+                <w:t xml:space="preserve">C. Tamborindeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wiss</w:t>
+                <w:t xml:space="preserve">L. Hunnicutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gomord</w:t>
+                <w:t xml:space="preserve">H. J. Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 402 (2), pp.303-314. </w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (s2), pp.259-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2010.03.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00956.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979701v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloem protein partners of Curcubit aphid borne yellows virus: possible involvement of phloem proteins in virus transmission by aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aphids as transport devices for plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bencharki</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.524-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508552v1</w:t>
+                <w:t xml:space="preserve">hal-02667006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les pucerons transmettent des maladies virales aux plantes</w:t>
               </w:r>
@@ -7540,51 +7540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 279, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7635,51 +7635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (3), pp.302-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7885,77 +7885,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Périgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Scheidecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79 (15), pp.9685-9693. </w:t>
@@ -7987,609 +7987,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of point mutations in the major capsid protein of beet western yellows virus on capsid formation, virus accumulation, and aphid transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Posterior midgut and hindgut are both sites of acquisition of Cucurbit aphid-borne yellows virus in Myzus persicae and Aphis gossypii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 77, pp.3247-3256</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 84 (12), pp.3473-3484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675244v1</w:t>
+                <w:t xml:space="preserve">hal-02674928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new densovirus infecting the green peach aphid Myzus persicae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a M Dullemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J F J M van den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 84 (1), pp.6-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-2011(03)00013-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new virus infecting Myzus persicae has a genome organization similar to the species of the genus Densovirus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Verbeek</w:t>
+                <w:t xml:space="preserve">Effects of point mutations in the major capsid protein of beet western yellows virus on capsid formation, virus accumulation, and aphid transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J F J M van den Heuvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+                <w:t xml:space="preserve">M. Bergdoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Mutterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77, pp.3247-3256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683306v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posterior midgut and hindgut are both sites of acquisition of Cucurbit aphid-borne yellows virus in Myzus persicae and Aphis gossypii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A new virus infecting Myzus persicae has a genome organization similar to the species of the genus Densovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a M Dullemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Verbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F J M van den Heuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 84 (12), pp.3473-3484</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 84 (Part 1), pp.165-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.18650-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674928v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus-induced gene silencing in transgenic plants expressing the minor capsid protein of Beet western yellows virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Mutterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (8), pp.799-807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8837,277 +8837,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New prospects in the study of interactions between a luteovirus and its aphid vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of point mutations in the readthrough domain of the beet western yellows virus minor capsid protein on virus accumulation in planta and on transmission by aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Mutterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Scheidecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Simonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beiträge zur Züchtungsforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 3, pp.111-114</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 74 (3), pp.1140-1148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696687v1</w:t>
+                <w:t xml:space="preserve">hal-02695188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of point mutations in the readthrough domain of the beet western yellows virus minor capsid protein on virus accumulation in planta and on transmission by aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New prospects in the study of interactions between a luteovirus and its aphid vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Scheidecker</w:t>
+                <w:t xml:space="preserve">P. Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Simonis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
+                <w:t xml:space="preserve">P. Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 74 (3), pp.1140-1148</w:t>
+              <w:t xml:space="preserve">Beiträge zur Züchtungsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3, pp.111-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695188v1</w:t>
+                <w:t xml:space="preserve">hal-02696687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mutations in the beet western yellows virus readthrough protein on its expression and packaging and on virus accumulation, symptoms and aphid transmission</w:t>
               </w:r>
@@ -9119,64 +9119,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Simonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F.J.M. van den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9218,90 +9218,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coat protein of beet western yellows luteovirus is essential for systemic infection but the viral gene products P29 and P19 are dispensable for systemic infection and aphid transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Mutterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Simonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9382,51 +9382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F.J.M. van den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9958,277 +9958,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02726835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus and RNA-specific molecular hybridization probes for two nepoviruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning full-length cDNA of grapevine chrome mosaic nepovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bretout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Ravelonandro</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 235, pp.231-238</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 73, pp.67-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02725555v1</w:t>
+                <w:t xml:space="preserve">hal-02720363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning full-length cDNA of grapevine chrome mosaic nepovirus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virus and RNA-specific molecular hybridization probes for two nepoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bretout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hibrand</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ravelonandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 73, pp.67-75</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 235, pp.231-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02720363v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02725555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10390,77 +10390,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lai-Kee-Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10656,51 +10656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the molecular mechanisms of viral co-infection and its impact on aphid-mediated virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10745,247 +10745,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection with sugar beet viruses modifies localization and aphid transmission of beet yellows virus (BYV)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new diagnostic tool for the identification of four beet yellows viruses by multiplex RT-qPCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baldwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Houdault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Heraclion, Crete, Greece</w:t>
+              <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753541v1</w:t>
+                <w:t xml:space="preserve">hal-04558910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new diagnostic tool for the identification of four beet yellows viruses by multiplex RT-qPCR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-infection with sugar beet viruses modifies localization and aphid transmission of beet yellows virus (BYV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Khechmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
+              <w:t xml:space="preserve">12th European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Heraclion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558910v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of aphid vector feeding behavior to select sugar beet genotypes with reduced yellows virus transmission</w:t>
               </w:r>
@@ -11096,51 +11096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal amplification by exchange reaction (SABER-FISH) for multiplex detection &amp; localization of viruses in co-infected sugar beet tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11191,51 +11191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar beet viral multi-infection : Impact on virus tissue specificity, virus accumulation and aphid transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11299,64 +11299,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential plant transcriptomic responses induced by phloem-restricted and non-phloem-restricted viruses: consequences for host-vector interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11411,90 +11411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluorescent infectious clone of Turnip yellows virus to study the effect of aphid infestation on virus distribution in planta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Scheidecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11536,90 +11536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ephrin receptor: a potential actor in polerovirus transmission by aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11674,64 +11674,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between phytovirus and aphids vectors can be modulated depending on vector transmission efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11776,385 +11776,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of glucosinolate metabolism upon infection by a phloem-restricted virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+                <w:t xml:space="preserve">Metabolic modifications in Arabidopsis plants induced by Turnip yellows virus and consequences on aphid behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lugan</w:t>
+                <w:t xml:space="preserve">Raymonde Baldenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t>
+              <w:t xml:space="preserve">Conference, Insects, pathogens, and plant reprogramming: from effector molecules to ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tours, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739211v1</w:t>
+                <w:t xml:space="preserve">hal-02947549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the construction of an aphid densovirus-derived vector for gene functional validation</w:t>
+                <w:t xml:space="preserve">Deregulation of glucosinolate metabolism upon infection by a phloem-restricted virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caren Rodriguez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
+              <w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793095v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic modifications in Arabidopsis plants induced by Turnip yellows virus and consequences on aphid behavior</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Baldenweck</w:t>
+                <w:t xml:space="preserve">Towards the construction of an aphid densovirus-derived vector for gene functional validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Cherqui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference, Insects, pathogens, and plant reprogramming: from effector molecules to ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tours, France. 2015</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947549v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional investigation of a recently discovered protein required for long-distance movement of polerovirus</w:t>
               </w:r>
@@ -12179,51 +12179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekatarina Smirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Scheidecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Firth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12265,103 +12265,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquestration d'un virus par une protéine de plante ciblant un domaine protéique essentiel au mouvement des polérovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caren Rodriguez-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalya Gereige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Rastegar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Colmar, France. 2015</w:t>
@@ -12390,103 +12390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling of phloem specific gene expression upon infection by a systemic and a phloem-restricted virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop in Plant Virology “Green viruses, from gene to landscape”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Hyères, France. , 2013</w:t>
@@ -12515,103 +12515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phloem specific virus-induced gene-silencing using recombinant poleroviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bortolamiol-Becet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hleibieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 106, 2013</w:t>
@@ -12640,103 +12640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche des partenaires phloémiens des polérovirus et étude de leur rôle dans le cycle viral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t>
@@ -12765,103 +12765,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s new in polerovirus transmission?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Bencharki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Revollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Viruses: Exploiting Agricultural and Natural Ecosystems. 11. International Plant Virus Epidemiology Symposium and 3. Workshop of the Plant Virus Ecology Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, ITHACA, United States. n.p., 2010</w:t>
@@ -12890,51 +12890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation of Acyrthosiphon pisum genes potentially involved in Luteoviridae transcytosis: yeast two-hybrid system to confirm interaction between aphid and virus proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12972,77 +12972,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of N-glycosylation of CABYV virions in aphid transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Revollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Scheidecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13099,51 +13099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale M.A. Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Perigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13211,51 +13211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche des récepteurs du BWYV chez le puceron Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Camillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13332,51 +13332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes moléculaires de la transmission du Beet Western Yellow Virus par le puceron Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13496,51 +13496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philabeg Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Paris, France. Virologie, 3 (2), pp.171</w:t>
@@ -13601,51 +13601,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic interactions between the beet mosaic virus potyvirus and the beet yellows closterovirus decrease transmission of the closterovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13703,709 +13703,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of plant virus proteins responsible for the manipulation of host phenotype and vector behavior</w:t>
+                <w:t xml:space="preserve">Identification of CaMV and TuYV proteins responsible for the manipulation of host plant phenotype and aphid vector behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European EPG Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024 Kyoto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202001v1</w:t>
+                <w:t xml:space="preserve">hal-05202012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasons for decreased aphid vector transmission of beet chlorosis virus from sugar beets co-infected with beet yellows virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Interplay between a polerovirus (BChV) and a closterovirus (BYV) infecting sugar beet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masato Ono, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">56th meeting of the DPG Working Group “VIRUSKRANKHEITEN DER PFLANZEN“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DPG, Mar 2024, Neustadt an der Weinstrasse, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916197v1</w:t>
+                <w:t xml:space="preserve">hal-04753504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of CaMV and TuYV proteins responsible for the manipulation of host plant phenotype and aphid vector behavior</w:t>
+                <w:t xml:space="preserve">Identification of plant virus proteins responsible for the manipulation of host phenotype and vector behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024 Kyoto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">1st European EPG Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202012v1</w:t>
+                <w:t xml:space="preserve">hal-05202001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between a polerovirus (BChV) and a closterovirus (BYV) infecting sugar beet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Reasons for decreased aphid vector transmission of beet chlorosis virus from sugar beets co-infected with beet yellows virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th meeting of the DPG Working Group “VIRUSKRANKHEITEN DER PFLANZEN“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DPG, Mar 2024, Neustadt an der Weinstrasse, Germany</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masato Ono, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753504v1</w:t>
+                <w:t xml:space="preserve">hal-04916197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-infection modifies aphid transmission and plant tissue localization of sugar beet infecting viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Co-infection with other sugar beet viruses modifies the transmission and localization of beet yellows virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Varrelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">55th meeting of the DPG Working Group “VIRUSKRANKHEITEN DER PFLANZEN“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DPG, Mar 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750494v1</w:t>
+                <w:t xml:space="preserve">hal-04753639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection with other sugar beet viruses modifies the transmission and localization of beet yellows virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Multi-infection modifies aphid transmission and plant tissue localization of sugar beet infecting viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Khechmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxana Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th meeting of the DPG Working Group “VIRUSKRANKHEITEN DER PFLANZEN“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DPG, Mar 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753639v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do DCL proteins play a role in the viral manipulation of host plants and vectors?</w:t>
               </w:r>
@@ -14650,77 +14650,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by the identities of the host plant and the virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14762,103 +14762,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of different methods to track polerovirus infection in plants and localize the virus in the aphid vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bortolamiol-Bécet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
@@ -14881,260 +14881,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-species synthetic gene design allows resistance pyramiding and broad-spectrum engineering of virus resistance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NanoLuc as a tool to study infection with a plant virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Buissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Virologie (SFV). FRA., Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">50. Jahrestreffen des Arbeitskreises "Viruskrankheiten der Pflanzen"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bad Herrenalb, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737398v1</w:t>
+                <w:t xml:space="preserve">hal-01807560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoLuc as a tool to study infection with a plant virus</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trans-species synthetic gene design allows resistance pyramiding and broad-spectrum engineering of virus resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lederer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie German-Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Jahrestreffen des Arbeitskreises "Viruskrankheiten der Pflanzen"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bad Herrenalb, Germany</w:t>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie (SFV). FRA., Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807560v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural biology of viruses in the luteoviridae</w:t>
               </w:r>
@@ -15172,51 +15172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deblasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mexican-Society-of-Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Mexico City, Mexico. pp.1</w:t>
@@ -15297,51 +15297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy L. Deblasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan D. Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Plant Virus Epidemiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Avignon, France. pp.42-52, </w:t>
@@ -15392,64 +15392,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector manipulation by viruses: The pathosystem Brassicaceae-aphids-phytoviruses, a study case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15535,77 +15535,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekatarina Smirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Firth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Scheidecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
@@ -15634,90 +15634,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an aphid protein implicated in &amp;lt;em&amp;gt;Turnip yellows viru&amp;lt;/em&amp;gt;s transmission by &amp;lt;em&amp;gt;Myzus persicae&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Rastegar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15768,51 +15768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration et expression de séquences de densovirus dans le génome de Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15870,342 +15870,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance transport device of &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt;</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Involvement of a calcineurin B-like protein-interacting protein kinase (CPIK) in &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt; cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caren Dayana Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalya Gereige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 15</w:t>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808381v1</w:t>
+                <w:t xml:space="preserve">hal-02805951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of a calcineurin B-like protein-interacting protein kinase (CPIK) in &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt; cycle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Long-distance transport device of &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Hipper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 25</w:t>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805951v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling of phloem specific gene expression upon infection by a systemic and a phloem-restricted virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16247,90 +16247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleavage of the C-terminal domain of the readthrough protein of Curcubit aphid-borne yellows virus and involvement in systemic infection of plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16493,103 +16493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a phloem cDNA library and screen for polerovirus partners involved in long distance movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caren Dayana Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Plant Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2012, Dublin, Ireland. 1 p</w:t>
@@ -16618,90 +16618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of virus particles is required, but not sufficient, for efficient polerovirus long distance movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Hipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16739,103 +16739,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the identification of plant factors involved in virus long distance movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caren Dayana Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Sofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès national de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jun 2012, Paris, France. 1 p</w:t>
@@ -16864,103 +16864,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The minor capsid protein of Cucurbit aphid borne yellows virus: Formation, incorporation into virions and role in virus movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caren Dayana Rodriguez Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Plant Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, DUBLIN, Ireland</w:t>
@@ -16989,77 +16989,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's new in Polerovirus transmission and movement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Bencharki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziegler-Graff Véronique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17097,103 +17097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant and Aphid Partners of Poleroviruses: Role in Virus Transmission by Aphids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caren Dayana Rodriguez Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Plant Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Dublin, Ireland</w:t>
@@ -17216,903 +17216,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and Aphid Partners of Poleroviruses: Role in Virus Transmission by Aphids?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Etude du mouvement des polérovirus: nature du complexe viral transporté et rôle des protéines phloémiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Hipper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bouchaib Bencharki</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hemipteran-Plant Interactions Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil</w:t>
+              <w:t xml:space="preserve">13ièmes Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748779v1</w:t>
+                <w:t xml:space="preserve">hal-01190441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of phloem proteins and viral factors involved in virus long distance movement in the plant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Identification et caractérisation de facteurs de la plante impliqués dans le mouvement viral à longue distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745883v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of aphid and plant virus-partners involved in transmission by aphids. Role of ALY proteins in polerovirus cycle?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction of phloem proteins and viral factors involved in virus long distance movement in the plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caren Dayana Rodriguez Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Sofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t>
+              <w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804575v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mouvement des polérovirus: nature du complexe viral transporté et rôle des protéines phloémiennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Plant and Aphid Partners of Poleroviruses: Role in Virus Transmission by Aphids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaib Bencharki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ièmes Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">Hemipteran-Plant Interactions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190441v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et caractérisation de facteurs de la plante impliqués dans le mouvement viral à longue distance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Revers</w:t>
+                <w:t xml:space="preserve">Identification of aphid and plant virus-partners involved in transmission by aphids. Role of ALY proteins in polerovirus cycle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806062v1</w:t>
+                <w:t xml:space="preserve">hal-02804575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific companion cell profiling to investigate plant virus long distance movement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Role of phloem proteins in polerovirus transmission by aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaib Bencharki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Revollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on plant vascular biology 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Colombus, United States</w:t>
+              <w:t xml:space="preserve">16. Colloque de Biologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753339v1</w:t>
+                <w:t xml:space="preserve">hal-01203862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of phloem proteins in polerovirus transmission by aphids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Specific companion cell profiling to investigate plant virus long distance movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Monique Erdinger</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Colloque de Biologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">International conference on plant vascular biology 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Colombus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203862v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of host factors involved in plant virus long distance movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18150,64 +18150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of intestinal genes following acquisition of pea enation mosaic virus by the pea aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18269,722 +18269,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is glycosylation of viral structural proteins involved in CABYV aphid transmission?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification and characterisation of host factors involved in plant virus long distance movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
+              <w:t xml:space="preserve">8. Colloque national de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756692v1</w:t>
+                <w:t xml:space="preserve">hal-02756696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des facteurs d’initiation de la traduction dans l’accumulation des virus de la famille des Luteoviridae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emploi du double hybride de levure pour confirmer les interactions entre 2 protéines de Myzus persicae et les protéines structurales du BWYV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Reinbold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Caranta</w:t>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontre de Virologie Végétale</w:t>
+              <w:t xml:space="preserve">12ième Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757036v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de partenaires phloémiens du CABYV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Is glycosylation of viral structural proteins involved in CABYV aphid transmission?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Revollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Fichette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Gomord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Scheidecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757717v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into PO's Function: Subcellular Localisation and Potential Interacting Partners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Sorin</w:t>
+                <w:t xml:space="preserve">Rôle des facteurs d’initiation de la traduction dans l’accumulation des virus de la famille des Luteoviridae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ième Rencontres de Virologie Végétale</w:t>
+              <w:t xml:space="preserve">12. Rencontre de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755713v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emploi du double hybride de levure pour confirmer les interactions entre 2 protéines de Myzus persicae et les protéines structurales du BWYV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification de partenaires phloémiens du CABYV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaib Bencharki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Erdinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Revollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ième Rencontres de Virologie Végétale</w:t>
+              <w:t xml:space="preserve">12. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757350v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterisation of host factors involved in plant virus long distance movement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New Insights into PO's Function: Subcellular Localisation and Potential Interacting Partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Cillia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque national de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12ième Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756696v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity in virus-vector interactions</w:t>
               </w:r>
@@ -19072,152 +19072,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor capsid protein of poleroviruses is involved in host range and vector specificity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New aspects in the transport of a polerovirus across the intestinal cells of its aphid vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Keszthely, Hungary</w:t>
+              <w:t xml:space="preserve">Advances in plant virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761007v1</w:t>
+                <w:t xml:space="preserve">hal-02762407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polerovirus : de leurs propriétés moléculaires à leur interaction avec le puceron vecteur</w:t>
               </w:r>
@@ -19229,77 +19199,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres des microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Dourdan, France</w:t>
@@ -19322,402 +19292,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New aspects in the transport of a polerovirus across the intestinal cells of its aphid vectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Minor capsid protein of poleroviruses is involved in host range and vector specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Périgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Erdinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in plant virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMBO workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Keszthely, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762407v1</w:t>
+                <w:t xml:space="preserve">hal-02761007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un nouveau densovirus infectant le puceron Myzus persicae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Verbeek</w:t>
+                <w:t xml:space="preserve">Les Polerovirus : de leurs propriétés moléculaires à leur interaction avec le puceron vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Aussois, France</w:t>
+              <w:t xml:space="preserve">Rencontre des microbiologistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763780v1</w:t>
+                <w:t xml:space="preserve">hal-04654206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Polerovirus : de leurs propriétés moléculaires à leur interaction avec le puceron vecteur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+                <w:t xml:space="preserve">Caractérisation d'un nouveau densovirus infectant le puceron Myzus persicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dullemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Erdinger</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des microbiologistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Dourdan, France</w:t>
+              <w:t xml:space="preserve">9. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654206v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux aspects dans le cheminement d'un polérovirus dans ses deux pucerons vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19781,77 +19781,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minor capsid protein of poleroviruses is involved in vector specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Périgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19919,77 +19919,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Périgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20027,90 +20027,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms of the transmission of poleroviruses by aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Périgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International plant virus epidemiology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Ascherleben, Germany</w:t>
@@ -20165,77 +20165,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Périgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International congress of virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20260,103 +20260,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des déterminants de la protéine majeure de la capside du BWYV dans l'encapsidation, l'infection et la transmission par puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Mutterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Aussois, France</w:t>
@@ -20398,90 +20398,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la protéine de capside du BWYV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berdgoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Mutterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Aussois, France</w:t>
@@ -20510,90 +20510,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la protéine mineure de la capside de BWYV dans le franchissement des barrières épithéliales dans le puceron Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gildow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. van den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20648,77 +20648,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes moléculaires de la transmission du Beet western yellows virus par le puceron Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20773,90 +20773,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés des plantes transgéniques exprimant la protéine mineure de la capside du BWYV ; mise en évidence d'un mécanisme d'extinction du transgène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Mutterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Aussois, France</w:t>
@@ -20879,665 +20879,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des mutants du virus des jaunisses occidentales de la betterave (BWYV) dans l'étude du cheminement du virus dans le vecteur Myzus persicae et la recherche du virus dans le puceron</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viral determinants involved in beet western yellows virus - myzus persicae interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Mutterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du groupe vection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Rennes, France</w:t>
+              <w:t xml:space="preserve">Embo workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Kolymbari, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654180v1</w:t>
+                <w:t xml:space="preserve">hal-02768341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New prospects in the study of interactions between a luteovirus and its aphid vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
+                <w:t xml:space="preserve">Utilisation des mutants du virus des jaunisses occidentales de la betterave (BWYV) dans l'étude du cheminement du virus dans le vecteur Myzus persicae et la recherche du virus dans le puceron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Aschersleben symposium. New aspects of resistance research on cultivated plants. Virus diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Aschersleben, Germany</w:t>
+              <w:t xml:space="preserve">Rencontre du groupe vection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837037v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral determinants involved in beet western yellows virus - myzus persicae interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New prospects in the study of interactions between a luteovirus and its aphid vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Richards</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embo workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Kolymbari, Greece</w:t>
+              <w:t xml:space="preserve">7. Aschersleben symposium. New aspects of resistance research on cultivated plants. Virus diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Aschersleben, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768341v1</w:t>
+                <w:t xml:space="preserve">hal-02837037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la transmission du virus de la jaunisse occidentale de la betterave (BWYV) par Myzus persicae : localisation des particules virales dans le vecteur par microscopie électronique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Transmission du virus de la jaunisse occidentale de la betterave par Myzus persicae : identification des protéines virales impliquées dans ce mécanisme et recherche des récepteurs spécifiques du virus dans le puceron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Aussois, France</w:t>
+              <w:t xml:space="preserve">1. Journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766980v1</w:t>
+                <w:t xml:space="preserve">hal-02839694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission du virus de la jaunisse occidentale de la betterave par Myzus persicae : identification des protéines virales impliquées dans ce mécanisme et recherche des récepteurs spécifiques du virus dans le puceron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la transmission du virus de la jaunisse occidentale de la betterave (BWYV) par Myzus persicae : localisation des particules virales dans le vecteur par microscopie électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gildow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839694v1</w:t>
+                <w:t xml:space="preserve">hal-02766980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron microscopy localisation of beet western yellows luteovirus (BWYV) particles in the aphid vector Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.E. Gildow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21595,277 +21595,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular studies of luteovirus transmission by aphids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Rôle des gènes 3'-proximaux dans le mouvement du beet western yellows luteovirus dans les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Mutterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luteoviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1997, Cirencester, United Kingdom</w:t>
+              <w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767487v1</w:t>
+                <w:t xml:space="preserve">hal-02769858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des gènes 3'-proximaux dans le mouvement du beet western yellows luteovirus dans les plantes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Molecular studies of luteovirus transmission by aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F.J.M. van den Heuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Aussois, France</w:t>
+              <w:t xml:space="preserve">Luteoviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, Cirencester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769858v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle multifonctionnel de la protéine mineure de la capside du virus de la jaunisse occidentale de la betterave</w:t>
               </w:r>
@@ -21877,51 +21877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21976,103 +21976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the 3'-proximal genes in beet western yellows luteovirus movement in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Mutterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luteoviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Cirencester, United Kingdom</w:t>
@@ -22095,1307 +22095,1307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational analysis of the genes required for a luteovirus to move and infect plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Mutterer</w:t>
+                <w:t xml:space="preserve">Molecular determinants governing beet western yellows virus transmission by aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. van den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colmar symposium for biological sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Colmar, France. pp.93</w:t>
+              <w:t xml:space="preserve">10. International congress of virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1996, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839284v1</w:t>
+                <w:t xml:space="preserve">hal-02767141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the interrelations between beet western yellows luteovirus (BWYV) and its aphid vector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular bases of luteovirus transmission by aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.E. Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colmar symposium for biological sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Colmar, France. pp.91</w:t>
+              <w:t xml:space="preserve">20. International congress of entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1996, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02838942v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular studies of luteovirus transmission by aphids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.E. Richards</w:t>
+                <w:t xml:space="preserve">Mutational analysis of the genes required for a luteovirus to move and infect plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Mutterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruyere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Whiteflies and viruses : menace to world agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1996, Bellagio, Italy</w:t>
+              <w:t xml:space="preserve">2. Colmar symposium for biological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Colmar, France. pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768399v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many movement proteins do luteoviruses require for efficient infection ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+                <w:t xml:space="preserve">Studies on the interrelations between beet western yellows luteovirus (BWYV) and its aphid vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1996, Zichron Yakov, Israel</w:t>
+              <w:t xml:space="preserve">2. Colmar symposium for biological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Colmar, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766527v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular determinants governing beet western yellows virus transmission by aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular studies of luteovirus transmission by aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.E. Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. van den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International congress of virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1996, Jérusalem, Israel</w:t>
+              <w:t xml:space="preserve">Whiteflies and viruses : menace to world agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1996, Bellagio, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767141v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular bases of luteovirus transmission by aphids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bruyere</w:t>
+                <w:t xml:space="preserve">How many movement proteins do luteoviruses require for efficient infection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Mutterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International congress of entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1996, Florence, Italy</w:t>
+              <w:t xml:space="preserve">3. International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Zichron Yakov, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767410v1</w:t>
+                <w:t xml:space="preserve">hal-02766527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction des ORF1 et ORF5 du BWYV dans l'infection virale, la transmission par aphide et la gamme d'hôte</w:t>
+                <w:t xml:space="preserve">La transmission du beet western yellows luteovirus par le puceron Myzus persicae nécessite la protéine de readthrough P74</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F.J.M. van den Heuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1995, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772933v1</w:t>
+                <w:t xml:space="preserve">hal-02777601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the domains of the readthrough protein involved in beet western yellowing luteovirus transmission by Myzus persicae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aphid transmission of beet western yellows luteovirus requires the minor capsid readthrough protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F.J.M. van den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus movement in cell plant</w:t>
+              <w:t xml:space="preserve">Virus movement in cell plant and vector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776255v1</w:t>
+                <w:t xml:space="preserve">hal-02775609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid transmission of beet western yellows luteovirus requires the minor capsid readthrough protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Fonction des ORF1 et ORF5 du BWYV dans l'infection virale, la transmission par aphide et la gamme d'hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Mutterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Reutenauer</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus movement in cell plant and vector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">5. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1995, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775609v1</w:t>
+                <w:t xml:space="preserve">hal-02772933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission du beet western yellows luteovirus par le puceron Myzus persicae nécessite la protéine de readthrough P74</w:t>
+                <w:t xml:space="preserve">Study of the domains of the readthrough protein involved in beet western yellowing luteovirus transmission by Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F.J.M. van den Heuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1995, Aussois, France</w:t>
+              <w:t xml:space="preserve">Virus movement in cell plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777601v1</w:t>
+                <w:t xml:space="preserve">hal-02776255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirement of coat protein and readthrough protein of beet western yellows luteovirus in plant infection and aphid transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23424,103 +23424,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International congress of plant molecular biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1994, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Thiverval-Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775202v1</w:t>
+                <w:t xml:space="preserve">hal-02774830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirement of coat protein and readthrough protein of beet western yellows luteovirus in plant infection and aphid transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23549,491 +23549,491 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Thiverval-Grignon, France</w:t>
+              <w:t xml:space="preserve">4. International congress of plant molecular biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774830v1</w:t>
+                <w:t xml:space="preserve">hal-02775202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche par mutagenese dirigee et agroinfection des fonctions des differentes proteines codees par le BWYV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroinfection as an alternative to insects for infecting plants with beet western yellows luteovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Scheidecker</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres de virologie vegetale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1993, Aussois, France</w:t>
+              <w:t xml:space="preserve">Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1993, New-Jersey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776995v1</w:t>
+                <w:t xml:space="preserve">hal-02778481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroinfection as an alternative to insects for infecting plants with beet western yellows luteovirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Agroinfection : a way to study aphid transmission of Beet Western Yellows luteovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reutenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1993, New-Jersey, United States</w:t>
+              <w:t xml:space="preserve">9. Internationl congress of virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1993, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778481v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroinfection : a way to study aphid transmission of Beet Western Yellows luteovirus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche par mutagenese dirigee et agroinfection des fonctions des differentes proteines codees par le BWYV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reutenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Richards</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Scheidecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Internationl congress of virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1993, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">4. Rencontres de virologie vegetale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1993, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771920v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroinfection as an alternative to aphids for infecting plants with beet western yellows luteovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Leiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24146,64 +24146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression Decrease Of The Gene Coding For The Ephrin Receptor In Aphids Inhibits The Transmission Of The Turnip Yellow Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Rastegar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2015/144692. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24247,545 +24247,545 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude fonctionnelle d’un isolat cloné du virus de la jaunisse modérée de la betterave ou BMYV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Klein</w:t>
+                <w:t xml:space="preserve">Poleroviruses: New insights into the mystery of phloem restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Cillia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guilmer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">David Gilmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13 ième Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13 ième Rencontre de Virologie Végétale, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807867v1</w:t>
+                <w:t xml:space="preserve">hal-02808675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux polérovirus recrutent différents facteurs d’initiation de la traduction pour l’infection d’Arabidopsis thaliana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Etude fonctionnelle d’un isolat cloné du virus de la jaunisse modérée de la betterave ou BMYV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 ième Rencontre de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, AUSSOIS, France. , pp.13 ième Rencontre de Virologie Végétale, 2011</w:t>
+              <w:t xml:space="preserve">13 ième Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13 ième Rencontre de Virologie Végétale, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811408v1</w:t>
+                <w:t xml:space="preserve">hal-02807867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloem specific Virus-Induced Gene-Silencing using a Recombinant polerovirus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Deux polérovirus recrutent différents facteurs d’initiation de la traduction pour l’infection d’Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Scheidecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ième Rencontre de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.13ième Rencontre de Virologie Végétale, 2011</w:t>
+              <w:t xml:space="preserve">13 ième Rencontre de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, AUSSOIS, France. , pp.13 ième Rencontre de Virologie Végétale, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808004v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poleroviruses: New insights into the mystery of phloem restriction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia de Cillia</w:t>
+                <w:t xml:space="preserve">Phloem specific Virus-Induced Gene-Silencing using a Recombinant polerovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bortolamiol-Bécet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 ième Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.13 ième Rencontre de Virologie Végétale, 2011</w:t>
+              <w:t xml:space="preserve">13ième Rencontre de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13ième Rencontre de Virologie Végétale, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808675v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s new in polerovirus transmission?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Bencharki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Revollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les approches génomiques à des interactions entre les virus de plantes, de leurs hôtes et leurs vecteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Fenestrelle, Italy. , 2010</w:t>
@@ -24814,103 +24814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plant partners of polerovirus structural proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Revollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Bencharki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Genetic control of plant pathogenic viruses and their vectors: Towards new resistance strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Cádiz, Spain. </w:t>
@@ -24952,51 +24952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroinfection de plantes par le beet western yellows luteovirus (BWYV) et comparaison a l'infection par transmission aphidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25148,51 +25148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25337,51 +25337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of vector-transmission proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25545,51 +25545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral determinants involved in luteovirus - aphid interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.E. Richards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25899,51 +25899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2026.101311" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kiervel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piccini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scheidecker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villeroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schlaefli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art03" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2025.110514" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Khechmar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2025.110594" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Rabad&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Truniger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.70016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia&#8208;grondard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1635527" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art03-GB" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01924-24" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01115-24" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Marmonier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08545-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducousso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213685" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.208" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00136-22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Incarbone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cognat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab802" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail M. Pooggin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13069" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02371815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06868" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mulot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0845" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bogaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020146" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Caballero Vidal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Coquelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mauck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04763-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133266" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12508" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#225;der" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Macia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213087" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry E. Mauck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bamiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01082-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Cabeza-Orcel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852177v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bastet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lederer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giovinazzo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12896" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Heck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.07.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hleibieh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02449" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mulot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rastegar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00457" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Wetzel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Varrelmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001146" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fouch&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Krieger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082316" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.07.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947492v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bochet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouchery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Wiss" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Misbach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604201v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9070166" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01533829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia Cabanillas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayral" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rach&#232;le T&#233;plier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouzoulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3292-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110316" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636488v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000396" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Rodriguez-Medina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalya Gereige" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2015.08.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632642v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Smirnova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Firth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Allen Miller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004868" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634103v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093448" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hipper" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.058867-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weyens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. . Lefebvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631646v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Klein" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Klein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weyens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefebvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12061" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123342v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00154" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644720v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scheidecker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-12-0174-R" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Bencharki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Revollon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ziegler-Graff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0799" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205028v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Arneodo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.012856-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamborindeguy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hunnicutt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Ju" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00956.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP109FH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979701v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Revollon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Strub" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Fitchette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiss" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gomord" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.03.037" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB4Z1V1M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508552v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bencharki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissinot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erdinger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654138v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663345v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2006.04.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK9J8HDN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093203v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maghsoud Pazhouhandeh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dieterle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Marrocco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Berry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510784103" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677249v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rigon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.15.9685-9693.2005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675244v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergdoll" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mutterer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prasad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pfeffer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683181v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Dullemans" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verbeek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F J M van den Heuvel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2011(03)00013-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDXZ5PNR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683306v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van Munster" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.18650-0" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674928v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681871v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hauser" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Lemaire" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670202v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Paul" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Barry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Dinesh-Kumar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Miller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696687v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seddas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Irving" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695188v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scheidecker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Simonis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690171v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F.J.M. van den Heuvel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689774v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mutterer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710772v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verbeek" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reutenauer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713371v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Delbos" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lanneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714187v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macquaire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monsion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dunez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2516(90)90059-R" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/699BA82669E62D5EEF5C9221158C2B2255D245DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726836v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726835v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725555v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bretout" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravelonandro" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720363v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325705v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789452v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144362v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mardoc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753541v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558910v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baldwin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leveque" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houdault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perrot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208077v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabella Heintz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Schechert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Otte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753668v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753753v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754108v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604153v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler Graff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603875v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743178v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Arnaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739211v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793095v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Rustenholz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947549v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baldenweck" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740429v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Humbert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatarina Smirnova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Firth" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742298v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805960v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805096v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-Becet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810902v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823497v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821859v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824325v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702638v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Seddas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654191v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camillerie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654186v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Richards" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654175v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philabeg Irving" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343083v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202001v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916197v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202012v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753504v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750494v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753639v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Hossain" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753694v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202019v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202037v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786444v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737398v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807560v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buissinot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605104v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Hoole" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mohr" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chavez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deblasio" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735547v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko M. Alexander" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Jared P. Mohr" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy L. Deblasio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D. Chavez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.05.005" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740738v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93545" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740426v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739337v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799891v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808381v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805951v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805937v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807807v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000832v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia Cabanillas Cabanillas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gayral" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Ducousso" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Vanderlinden" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804650v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806614v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803077v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747612v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez Medina" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749260v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler-Graff V&#233;ronique" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747432v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748779v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745883v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190441v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806062v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753339v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203862v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753107v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818371v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Entomologique de France" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756692v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Fichette" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gomord" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757036v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757717v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755713v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Cillia" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757350v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756696v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947493v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761007v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758984v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beuve" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762407v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763780v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dullemans" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654206v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761621v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761607v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761809v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763587v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761808v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763850v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763706v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berdgoll" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763630v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gildow" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van den Heuvel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762158v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Richards" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761275v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654180v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jonard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837037v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768341v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766980v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839694v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767718v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Gildow" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767487v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769858v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764685v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guilley" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767002v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839284v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838942v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768399v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Richards" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766527v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767141v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. van den Heuvel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767410v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772933v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776255v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775609v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777601v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775202v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774830v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776995v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leiser" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778481v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771920v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774415v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Leiser" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138348v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807867v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilmer" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811408v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808004v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808675v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilmer" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482809v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821779v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.resistvir-db.org/docs/conference_2008/Book_of_Abstracts_IC_Cadiz_Nov_2008.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848535v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651057v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805774v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819554v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/w88143rg57867012/?p=13aaea431c9148f19ad3522f0b218691&amp;amp;pi=5" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-102-4_6" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817426v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0004281" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833548v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848297v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2026.101311" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1635527" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schlaefli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art03-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2025.110514" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kiervel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piccini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scheidecker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villeroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae590" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol103-art03" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15303" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Khechmar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2025.110594" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Rabad&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Truniger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.70016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia&#8208;grondard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70092" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01924-24" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01115-24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942207v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.208" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659374v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Marmonier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08545-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducousso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00136-22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Incarbone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cognat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab802" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail M. Pooggin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13069" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546443v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bogaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020146" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Caballero Vidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Coquelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mauck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04763-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02371815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sochard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06868" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mulot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0845" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133266" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#225;der" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Macia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213087" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12508" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry E. Mauck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bamiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01082-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Wetzel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Varrelmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001146" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fouch&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Krieger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082316" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bastet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lederer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giovinazzo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12896" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Cabeza-Orcel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Heck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.07.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hleibieh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02449" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624658v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mulot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rastegar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00457" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.07.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947492v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bochet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouchery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Wiss" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Misbach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604201v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9070166" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01533829v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia Cabanillas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayral" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rach&#232;le T&#233;plier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouzoulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3292-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110316" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636488v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000396" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Rodriguez-Medina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalya Gereige" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2015.08.031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632642v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Smirnova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Firth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Allen Miller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004868" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hipper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.058867-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weyens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. . Lefebvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634103v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093448" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631646v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Klein" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Klein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weyens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefebvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12061" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644720v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scheidecker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-12-0174-R" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875457v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123342v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00154" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979701v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Revollon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Strub" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Fitchette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiss" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gomord" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.03.037" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB4Z1V1M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508552v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bencharki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissinot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ziegler-Graff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erdinger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205028v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Arneodo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.012856-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Bencharki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Revollon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0799" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665929v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamborindeguy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hunnicutt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Ju" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00956.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP109FH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654138v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663345v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2006.04.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK9J8HDN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093203v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maghsoud Pazhouhandeh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dieterle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Marrocco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Berry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510784103" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677249v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rigon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.15.9685-9693.2005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674928v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683181v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Dullemans" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verbeek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F J M van den Heuvel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2011(03)00013-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDXZ5PNR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675244v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergdoll" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mutterer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prasad" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pfeffer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683306v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van Munster" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.18650-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681871v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hauser" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Lemaire" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670202v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Paul" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Barry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Dinesh-Kumar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Miller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695188v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scheidecker" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Simonis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696687v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seddas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Irving" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690171v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F.J.M. van den Heuvel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689774v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mutterer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710772v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verbeek" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reutenauer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713371v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Delbos" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lanneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714187v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macquaire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monsion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dunez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2516(90)90059-R" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/699BA82669E62D5EEF5C9221158C2B2255D245DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726836v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726835v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720363v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bretout" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725555v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravelonandro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325705v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789452v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144362v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mardoc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558910v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baldwin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leveque" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houdault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perrot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753541v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208077v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabella Heintz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Schechert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Otte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753668v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753753v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754108v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604153v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler Graff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603875v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743178v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Arnaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947549v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baldenweck" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739211v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793095v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Rustenholz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740429v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Humbert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatarina Smirnova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Firth" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742298v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805960v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805096v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-Becet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810902v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823497v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821859v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824325v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702638v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M.A. Seddas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654191v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camillerie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654186v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Richards" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654175v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dozolme" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philabeg Irving" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343083v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202012v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753504v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202001v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916197v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753639v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Hossain" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750494v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753694v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202019v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202037v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786444v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807560v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buissinot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737398v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605104v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Hoole" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mohr" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chavez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deblasio" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735547v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko M. Alexander" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Jared P. Mohr" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy L. Deblasio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D. Chavez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.05.005" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740738v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93545" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740426v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739337v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799891v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805951v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808381v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805937v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807807v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000832v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia Cabanillas Cabanillas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gayral" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Ducousso" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Vanderlinden" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804650v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806614v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803077v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747612v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez Medina" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749260v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler-Graff V&#233;ronique" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747432v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190441v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806062v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745883v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748779v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203862v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753339v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753107v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818371v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Entomologique de France" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756696v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757350v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756692v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Fichette" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gomord" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757036v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757717v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755713v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Cillia" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947493v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762407v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758984v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beuve" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761007v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654206v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763780v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dullemans" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761621v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761607v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761809v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763587v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761808v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763850v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763706v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berdgoll" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763630v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gildow" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van den Heuvel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762158v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Richards" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761275v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768341v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654180v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jonard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837037v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839694v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766980v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767718v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Gildow" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769858v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767487v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764685v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guilley" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767002v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767141v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. van den Heuvel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767410v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Richards" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839284v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838942v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768399v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766527v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777601v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775609v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772933v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776255v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774830v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775202v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778481v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771920v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776995v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leiser" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774415v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Leiser" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138348v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808675v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilmer" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807867v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilmer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811408v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808004v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482809v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821779v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.resistvir-db.org/docs/conference_2008/Book_of_Abstracts_IC_Cadiz_Nov_2008.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848535v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651057v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805774v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819554v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/w88143rg57867012/?p=13aaea431c9148f19ad3522f0b218691&amp;amp;pi=5" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-102-4_6" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817426v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0004281" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833548v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848297v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>