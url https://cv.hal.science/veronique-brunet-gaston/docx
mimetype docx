--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -5405,51 +5405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFC73907"/>
+    <w:nsid w:val="DDB7E55B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>