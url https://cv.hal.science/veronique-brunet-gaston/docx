--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -2433,56 +2433,69 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordre des colonnades [De la villa en bois à la villa en pierre]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une grande villa de plan régulier [Discussion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2491,319 +2504,319 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.340, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.412, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570422v1</w:t>
+                <w:t xml:space="preserve">hal-04570468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éléments architectoniques [De la villa en bois à la villa en pierre]</w:t>
+                <w:t xml:space="preserve">Deuxième état du bâtiment B8 [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.305-317, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.230-234, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570402v1</w:t>
+                <w:t xml:space="preserve">hal-04570365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuxième état du bâtiment B8 [De la villa en bois à la villa en pierre]</w:t>
+                <w:t xml:space="preserve">Les revêtements [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.230-234, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.340, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570365v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les revêtements [De la villa en bois à la villa en pierre]</w:t>
+                <w:t xml:space="preserve">L'ordre des colonnades [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
@@ -2835,93 +2848,80 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.340, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570423v1</w:t>
+                <w:t xml:space="preserve">hal-04570422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une grande villa de plan régulier [Discussion]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les éléments architectoniques [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2930,69 +2930,69 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.412, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.305-317, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570468v1</w:t>
+                <w:t xml:space="preserve">hal-04570402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données récentes sur le rempart de Meaux / &amp;lt;em&amp;gt;Iantinum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -3490,263 +3490,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Sous la Mure, Rue Buissonnière&amp;quot;. Evolution des espaces entre pars urbana et pars rustica de la villa de &amp;quot;Marigny&amp;quot; du Ier s. av. J.-C. à la fin du IIIe s. apr. J.-C.</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;Parking des Jacobins&amp;quot;. Au cœur de Sens : du centre public monumental antique au démantèlement du couvent des Jacobins (Ier-XIXe s. apr. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 344 p</w:t>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 316 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510113v1</w:t>
+                <w:t xml:space="preserve">hal-05510077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;Parking des Jacobins&amp;quot;. Au cœur de Sens : du centre public monumental antique au démantèlement du couvent des Jacobins (Ier-XIXe s. apr. J.-C.)</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Sous la Mure, Rue Buissonnière&amp;quot;. Evolution des espaces entre pars urbana et pars rustica de la villa de &amp;quot;Marigny&amp;quot; du Ier s. av. J.-C. à la fin du IIIe s. apr. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgie Baudry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Cambou</w:t>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 316 p</w:t>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 344 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510077v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation diachronique d'un méandre du Doubs à Osselle : plusieurs phases de la pars rustica d'une villa et occupation protohistorique : Osselle-Routelle, Base de Loisirs (Doubs) : rapport de diagnostic</w:t>
               </w:r>
@@ -5133,51 +5133,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d’un Document Unique multi études</w:t>
+                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d'un Document Unique pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Menant</w:t>
@@ -5197,75 +5197,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170561v1</w:t>
+                <w:t xml:space="preserve">hal-04901660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d'un Document Unique pluridisciplinaire</w:t>
+                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d’un Document Unique multi études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Menant</w:t>
@@ -5285,51 +5285,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901660v1</w:t>
+                <w:t xml:space="preserve">hal-04170561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5405,51 +5405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDB7E55B"/>
+    <w:nsid w:val="83E13D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5636,51 +5636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-brunet-gaston" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3530-3190" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132338564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195137106" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431316649" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouhet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Alfonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.1997.1059" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04737803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/29v2-vp73" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Menant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mechling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet-Gaston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulanger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xeja-n945" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepaon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/3529" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04127701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guinchard-Panseri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=%C3%89clats%20arvernes%20(tome%202)" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527367v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149695v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Stephenson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Symonds" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Delozanne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342917v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540100v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jobic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Friboulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Guy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#168;pa Bescombes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meloche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stanasziek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-brunet-gaston" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3530-3190" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132338564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195137106" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431316649" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouhet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Alfonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.1997.1059" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04737803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/29v2-vp73" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Menant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mechling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet-Gaston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulanger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xeja-n945" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepaon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/3529" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04127701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guinchard-Panseri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=%C3%89clats%20arvernes%20(tome%202)" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527367v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149695v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Stephenson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Symonds" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Delozanne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342917v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540100v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jobic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Friboulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Guy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#168;pa Bescombes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meloche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stanasziek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170561v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>