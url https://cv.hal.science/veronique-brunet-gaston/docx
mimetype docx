--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2433,69 +2433,56 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une grande villa de plan régulier [Discussion]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'ordre des colonnades [De la villa en bois à la villa en pierre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2504,224 +2491,211 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.412, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.340, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570468v1</w:t>
+                <w:t xml:space="preserve">hal-04570422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuxième état du bâtiment B8 [De la villa en bois à la villa en pierre]</w:t>
+                <w:t xml:space="preserve">Les éléments architectoniques [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.230-234, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.305-317, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570365v1</w:t>
+                <w:t xml:space="preserve">hal-04570402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les revêtements [De la villa en bois à la villa en pierre]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une grande villa de plan régulier [Discussion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2730,193 +2704,219 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.340, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.412, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570423v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordre des colonnades [De la villa en bois à la villa en pierre]</w:t>
+                <w:t xml:space="preserve">Deuxième état du bâtiment B8 [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine de Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.340, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.230-234, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570422v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éléments architectoniques [De la villa en bois à la villa en pierre]</w:t>
+                <w:t xml:space="preserve">Les revêtements [De la villa en bois à la villa en pierre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
@@ -2930,69 +2930,69 @@
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.305-317, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.340, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570402v1</w:t>
+                <w:t xml:space="preserve">hal-04570423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données récentes sur le rempart de Meaux / &amp;lt;em&amp;gt;Iantinum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -3157,199 +3157,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un groupe statuaire complexe à Autun: essai d'identification</w:t>
+                <w:t xml:space="preserve">Un groupe statuaire complexe à Autun : essai d’identification, La sculpture romaine en Occident : nouveaux regards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaggadis-Robin Vassiliki, Picard Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sculpture romaine en occident: nouveaux regards. Actes des "Rencontres autour de la sculpture romaine 2012"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 331 - 342, 2016</w:t>
+              <w:t xml:space="preserve">La sculpture romaine en Occident : nouveaux regards : actes des rencontres autour de la sculpture romaine 2012 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance ; Centre Camille Jullian, pp.331-342, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527367v1</w:t>
+                <w:t xml:space="preserve">halshs-01578429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un groupe statuaire complexe à Autun : essai d’identification, La sculpture romaine en Occident : nouveaux regards</w:t>
+                <w:t xml:space="preserve">Un groupe statuaire complexe à Autun: essai d'identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaggadis-Robin Vassiliki, Picard Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sculpture romaine en Occident : nouveaux regards : actes des rencontres autour de la sculpture romaine 2012 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance ; Centre Camille Jullian, pp.331-342, 2016</w:t>
+              <w:t xml:space="preserve">La sculpture romaine en occident: nouveaux regards. Actes des "Rencontres autour de la sculpture romaine 2012"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 331 - 342, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01578429v1</w:t>
+                <w:t xml:space="preserve">hal-02527367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imphy, La Garenne (Nièvre, Bourgogne)</w:t>
               </w:r>
@@ -3490,263 +3490,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;Parking des Jacobins&amp;quot;. Au cœur de Sens : du centre public monumental antique au démantèlement du couvent des Jacobins (Ier-XIXe s. apr. J.-C.)</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Sous la Mure, Rue Buissonnière&amp;quot;. Evolution des espaces entre pars urbana et pars rustica de la villa de &amp;quot;Marigny&amp;quot; du Ier s. av. J.-C. à la fin du IIIe s. apr. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgie Baudry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Cambou</w:t>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 316 p</w:t>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 344 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510077v1</w:t>
+                <w:t xml:space="preserve">hal-05510113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Sous la Mure, Rue Buissonnière&amp;quot;. Evolution des espaces entre pars urbana et pars rustica de la villa de &amp;quot;Marigny&amp;quot; du Ier s. av. J.-C. à la fin du IIIe s. apr. J.-C.</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;Parking des Jacobins&amp;quot;. Au cœur de Sens : du centre public monumental antique au démantèlement du couvent des Jacobins (Ier-XIXe s. apr. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 316 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05510113v1</w:t>
+                <w:t xml:space="preserve">hal-05510077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation diachronique d'un méandre du Doubs à Osselle : plusieurs phases de la pars rustica d'une villa et occupation protohistorique : Osselle-Routelle, Base de Loisirs (Doubs) : rapport de diagnostic</w:t>
               </w:r>
@@ -3848,355 +3848,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meaux (Seine-et-Marne), 1 au 9 rue Saint-Fiacre : rapport de fouille. Volume 1, Textes, [Descriptions des structures par unités]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;35-37 Rue Gaston Perrot&amp;quot;. Regards sur un quartier urbain d'Agedincum du Ier au IIIe siècle ap. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Delozanne</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">F119830, Inrap - Centre Île-de-France; Service régional de l'archéologie d'Île-de-France. 2022, 1 vol. (494 p.) : 305 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 205 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205311v1</w:t>
+                <w:t xml:space="preserve">hal-04342766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les pars rustica et urbana de la villa de &amp;quot;Marigny&amp;quot; (Ier s. av. - IIIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthèlemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;35-37 Rue Gaston Perrot&amp;quot;. Regards sur un quartier urbain d'Agedincum du Ier au IIIe siècle ap. J.-C.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+                <w:t xml:space="preserve">Meaux (Seine-et-Marne), 1 au 9 rue Saint-Fiacre : rapport de fouille. Volume 1, Textes, [Descriptions des structures par unités]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Delozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 205 p</w:t>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F119830, Inrap - Centre Île-de-France; Service régional de l'archéologie d'Île-de-France. 2022, 1 vol. (494 p.) : 305 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04342766v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2021</w:t>
               </w:r>
@@ -5133,51 +5133,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d'un Document Unique pluridisciplinaire</w:t>
+                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d’un Document Unique multi études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Menant</w:t>
@@ -5197,75 +5197,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901660v1</w:t>
+                <w:t xml:space="preserve">hal-04170561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d’un Document Unique multi études</w:t>
+                <w:t xml:space="preserve">La Porte de Mars à Reims : photogrammétrie et SIG, mise en place d'un Document Unique pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Menant</w:t>
@@ -5285,51 +5285,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170561v1</w:t>
+                <w:t xml:space="preserve">hal-04901660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5405,51 +5405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83E13D2F"/>
+    <w:nsid w:val="6F542942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5636,51 +5636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-brunet-gaston" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3530-3190" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132338564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195137106" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431316649" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouhet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Alfonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.1997.1059" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04737803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/29v2-vp73" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Menant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mechling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet-Gaston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulanger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xeja-n945" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepaon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/3529" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04127701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guinchard-Panseri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=%C3%89clats%20arvernes%20(tome%202)" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527367v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149695v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Stephenson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Symonds" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Delozanne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342917v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540100v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jobic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Friboulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Guy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#168;pa Bescombes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meloche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stanasziek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170561v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-brunet-gaston" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3530-3190" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132338564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195137106" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431316649" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouhet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Alfonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.1997.1059" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04737803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/29v2-vp73" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Menant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mechling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet-Gaston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulanger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xeja-n945" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepaon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/3529" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04127701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guinchard-Panseri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=%C3%89clats%20arvernes%20(tome%202)" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527367v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149695v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Stephenson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Symonds" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205311v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Delozanne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342917v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540100v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jobic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Friboulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Guy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#168;pa Bescombes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meloche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stanasziek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>