--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -327,325 +327,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and challenges in developing organoids in farm animal species for the study of reproduction and their applications to reproductive biotechnologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leukemia inhibitory factor modulates the differentiation of granulosa cells during sheep in vitro preantral to antral follicle development and improves oocyte meiotic competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">P Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">P Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+                <w:t xml:space="preserve">D Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Fabrice Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (1), pp.42. </w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-020-00891-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gaab051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799896v1</w:t>
+                <w:t xml:space="preserve">hal-03344248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukemia inhibitory factor modulates the differentiation of granulosa cells during sheep in vitro preantral to antral follicle development and improves oocyte meiotic competence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress and challenges in developing organoids in farm animal species for the study of reproduction and their applications to reproductive biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Papillier</w:t>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Monniaux</w:t>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guérif</w:t>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (9), </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molehr/gaab051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00891-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344248v1</w:t>
+                <w:t xml:space="preserve">hal-03799896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1833,51 +1833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1967,51 +1967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roy-Sabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2190,402 +2190,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis, onset and maintenance of spermatogenesis : evidence for the involvement of kit in kit-haplodeficient mice</w:t>
+                <w:t xml:space="preserve">Parameters guiding selection of best embryos for transfer after cryopreservation : a reappraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rahal-Perola</w:t>
+                <w:t xml:space="preserve">M.L. Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 67, pp.70-79</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (5), pp.1321-1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673158v1</w:t>
+                <w:t xml:space="preserve">hal-02671089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters guiding selection of best embryos for transfer after cryopreservation : a reappraisal</w:t>
+                <w:t xml:space="preserve">Characterization of the fertility of kit haplodeficient male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Couet</w:t>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 17 (5), pp.1321-1326</w:t>
+              <w:t xml:space="preserve">International Journal of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.358-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671089v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the fertility of kit haplodeficient male mice</w:t>
+                <w:t xml:space="preserve">Apoptosis, onset and maintenance of spermatogenesis : evidence for the involvement of kit in kit-haplodeficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Plat</w:t>
+                <w:t xml:space="preserve">V. Rahal-Perola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Magistrini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Lansac</w:t>
+                <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 25, pp.358-368</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67, pp.70-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674077v1</w:t>
+                <w:t xml:space="preserve">hal-02673158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus d'apoptose et le contrôle des populations cellulaires dans la gonade mâle : implication du proto-oncogène C-KIT</w:t>
               </w:r>
@@ -3328,51 +3328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4936,51 +4936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5044,51 +5044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5165,51 +5165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5273,51 +5273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oocyte–cumulus dialog: a real time PCR and protein approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6552,51 +6552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII .Ovarian Club Meeting. Building a bridge between science and clinical practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6660,51 +6660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6723,51 +6723,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin promotes in vitro development of ovine preantral to antral follicles</w:t>
+                <w:t xml:space="preserve">L’insuline stimule le développement in vitro du follicule ovin du stade préantral au stade antral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
@@ -6802,106 +6802,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Ruminant Reproduction Symposium (IRRS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Reprosciences 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164992v1</w:t>
+                <w:t xml:space="preserve">hal-04165006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insuline stimule le développement in vitro du follicule ovin du stade préantral au stade antral</w:t>
+                <w:t xml:space="preserve">Insulin promotes in vitro development of ovine preantral to antral follicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
@@ -6936,73 +6927,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Reprosciences 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. International Ruminant Reproduction Symposium (IRRS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Galway, Ireland. Elsevier, Animal - Science Proceedings, 14 (3), pp.452-452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165006v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and basal folliculogenesis in ewe</w:t>
               </w:r>
@@ -7482,277 +7482,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of FSH on small growing follicles in vitro : Focus on the Estradiol (E2) and Anti Mullerian Hormone (AMH) balance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional investigation of the human oocyte-expressed gene bcar4 using domestic animal models and genome editing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Peyny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ovarian Club XI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785334v1</w:t>
+                <w:t xml:space="preserve">hal-02733780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional investigation of the human oocyte-expressed gene bcar4 using domestic animal models and genome editing.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Peyny</w:t>
+                <w:t xml:space="preserve">Impact of FSH on small growing follicles in vitro : Focus on the Estradiol (E2) and Anti Mullerian Hormone (AMH) balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ovarian Club XI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733780v1</w:t>
+                <w:t xml:space="preserve">hal-02785334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du gène &amp;lt;em&amp;gt;BCAR4&amp;lt;/em&amp;gt; dans la fertilité femelle : expression et approche fonctionnelle &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; chez le lapin</w:t>
               </w:r>
@@ -8363,51 +8363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal factors: their expression, control and role in oocyte-cumulus dialogue, oocyte maturation and early embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8715,277 +8715,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet InnovoMass : Identification de biomarqueurs protéiques de la qualité ovocytaire par spectrométrie de masse ICM-MS / Top Down /Bottom up</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+                <w:t xml:space="preserve">Reverse phase protein array (RPPA): a new approach for the identification of cumulus cells biomarkers of oocyte quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
+              <w:t xml:space="preserve">29. Annual Meeting of the European Society of Human Reproduction and Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Londres, United Kingdom. Oxford University Press, Human Reproduction, 28 (supplément 1), 2013, 29th Annual Meeting of the European Society of Human Reproduction and Embryology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809357v1</w:t>
+                <w:t xml:space="preserve">hal-02745689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse phase protein array (RPPA): a new approach for the identification of cumulus cells biomarkers of oocyte quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Puard</w:t>
+                <w:t xml:space="preserve">Projet InnovoMass : Identification de biomarqueurs protéiques de la qualité ovocytaire par spectrométrie de masse ICM-MS / Top Down /Bottom up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Reiter</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Annual Meeting of the European Society of Human Reproduction and Embryology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Londres, United Kingdom. Oxford University Press, Human Reproduction, 28 (supplément 1), 2013, 29th Annual Meeting of the European Society of Human Reproduction and Embryology</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745689v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel oocyte-specific maternal-effect gene in mammals</w:t>
               </w:r>
@@ -9542,51 +9542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9929,51 +9929,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24A491A0"/>
+    <w:nsid w:val="E8EF8323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10160,51 +10160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-cadoret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5260-0812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monniaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Lakhdari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des412" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tranchant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-11-100" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Feuerstein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/der020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemseffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2010.06.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Saussereau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bidault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dem336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poindron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lansac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rahal-Perola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Couet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laurent-Cadoret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau de Reviers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702168v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apparailly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699995v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811984v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756347v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755432v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Langlois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Panthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831841v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. de Reviers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levern" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768577v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669329v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164992v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.037" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165006v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795462v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papiller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785334v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743143v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739478v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742919v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809357v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745689v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804006v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748948v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832980v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beylier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Troispoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851031v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-cadoret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5260-0812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monniaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Lakhdari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des412" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tranchant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-11-100" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Feuerstein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/der020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemseffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2010.06.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Saussereau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bidault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dem336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poindron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lansac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Couet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rahal-Perola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laurent-Cadoret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau de Reviers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702168v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apparailly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699995v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811984v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756347v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755432v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Langlois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Panthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831841v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. de Reviers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levern" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768577v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669329v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165006v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164992v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795462v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papiller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743143v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739478v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742919v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745689v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804006v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748948v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832980v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beylier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Troispoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851031v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>