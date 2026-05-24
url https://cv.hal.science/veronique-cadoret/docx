--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -159,644 +159,640 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
+                <w:t xml:space="preserve">Nutrition-induced advanced puberty in dairy heifers does not affect ovarian response or oocyte in vitro competence despite reduced oocyte mitochondrial transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vignault</w:t>
+                <w:t xml:space="preserve">D. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+                <w:t xml:space="preserve">M. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (5), pp.101821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751976v1</w:t>
+                <w:t xml:space="preserve">hal-05607588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukemia inhibitory factor modulates the differentiation of granulosa cells during sheep in vitro preantral to antral follicle development and improves oocyte meiotic competence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Jarrier-Gaillard</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Papillier</w:t>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Monniaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guérif</w:t>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gaab051⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344248v1</w:t>
+                <w:t xml:space="preserve">hal-03751976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and challenges in developing organoids in farm animal species for the study of reproduction and their applications to reproductive biotechnologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leukemia inhibitory factor modulates the differentiation of granulosa cells during sheep in vitro preantral to antral follicle development and improves oocyte meiotic competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">P Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">D Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Fabrice Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-020-00891-w⟩</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gaab051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799896v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Progress and challenges in developing organoids in farm animal species for the study of reproduction and their applications to reproductive biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.1-27. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9041002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00891-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02545852v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of BCAR4 in ovarian physiology and female fertility by genome editing in rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,2418 +863,2556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence that follicle development is accelerated in vitro compared to in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-16-0627⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606229v1</w:t>
+                <w:t xml:space="preserve">hal-02545852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast-cancer anti-estrogen resistance 4 (BCAR4) encodes a novel maternal-effect protein in bovine and is expressed in the oocyte of humans and other non-rodent mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leslie Angulo</w:t>
+                <w:t xml:space="preserve">Molecular evidence that follicle development is accelerated in vitro compared to in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Perreau</w:t>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjem Lakhdari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/des412⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153 (5), pp.493-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-16-0627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129699v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-quantitative measurement of specific proteins in human cumulus cells using reverse phase protein array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breast-cancer anti-estrogen resistance 4 (BCAR4) encodes a novel maternal-effect protein in bovine and is expressed in the oocyte of humans and other non-rodent mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Puard</w:t>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Tranchant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">Nadjem Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Reiter</w:t>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-11-100⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.430 - 441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/des412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129796v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic assessment of human cumulus cell marker genes as predictors of oocyte developmental competence: impact of various experimental factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-quantitative measurement of specific proteins in human cumulus cells using reverse phase protein array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prisca Feuerstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Puard</w:t>
+                <w:t xml:space="preserve">Thibaud Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chevalier</w:t>
+                <w:t xml:space="preserve">Christophe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Teusan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (7), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-11-100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129636v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treating women under 36 years old without top-quality embryos on day 2: a prospective study comparing double embryo transfer with single blastocyst transfer</w:t>
+                <w:t xml:space="preserve">Genomic assessment of human cumulus cell marker genes as predictors of oocyte developmental competence: impact of various experimental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+                <w:t xml:space="preserve">Prisca Feuerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chavez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Catherine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Teusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (4), pp.775-781. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/der020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129558v1</w:t>
+                <w:t xml:space="preserve">hal-01129636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does early morphology provide additional selection power to blastocyst selection for transfer?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Treating women under 36 years old without top-quality embryos on day 2: a prospective study comparing double embryo transfer with single blastocyst transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lemseffer</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leger</w:t>
+                <w:t xml:space="preserve">C. Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bidault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Royère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (4), pp.510-519. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (4), pp.775-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2010.06.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/der020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129417v1</w:t>
+                <w:t xml:space="preserve">hal-01129558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single day 2 embryo versus blastocyst-stage transfer: a prospective study integrating fresh and frozen embryo transfers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Does early morphology provide additional selection power to blastocyst selection for transfer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemseffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.H. Saussereau</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dep018⟩</w:t>
+              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.510-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2010.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659887v1</w:t>
+                <w:t xml:space="preserve">hal-01129417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression in human cumulus cells: one approach to oocyte competence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Single day 2 embryo versus blastocyst-stage transfer: a prospective study integrating fresh and frozen embryo transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemseffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Bidault</w:t>
+                <w:t xml:space="preserve">O. Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Saussereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 22 (12), pp.3069-3077. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dem336⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.1051-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dep018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660768v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zygote arrest 1 gene in pig, cattle and human: evidence of different transcript variants in male and female germ cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene expression in human cumulus cells: one approach to oocyte competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roy-Sabau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-4-12⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (12), pp.3069-3077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dem336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658440v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overnight incubation improves selection of frozen-thawed blastocysts for transfer: preleminary study using supernumerary embryos</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zygote arrest 1 gene in pig, cattle and human: evidence of different transcript variants in male and female germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lansac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy-Sabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (12), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-4-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672544v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters guiding selection of best embryos for transfer after cryopreservation : a reappraisal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Overnight incubation improves selection of frozen-thawed blastocysts for transfer: preleminary study using supernumerary embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 17 (5), pp.1321-1326</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 60 (8), pp.1457-1466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671089v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the fertility of kit haplodeficient male mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Apoptosis, onset and maintenance of spermatogenesis : evidence for the involvement of kit in kit-haplodeficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Plat</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rahal-Perola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Magistrini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 25, pp.358-368</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67, pp.70-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674077v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis, onset and maintenance of spermatogenesis : evidence for the involvement of kit in kit-haplodeficient mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Parameters guiding selection of best embryos for transfer after cryopreservation : a reappraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 67, pp.70-79</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (5), pp.1321-1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673158v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus d'apoptose et le contrôle des populations cellulaires dans la gonade mâle : implication du proto-oncogène C-KIT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Characterization of the fertility of kit haplodeficient male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.T. Hochereau de Reviers</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Panthier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Maxime Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypothèses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 4, 3 p</w:t>
+              <w:t xml:space="preserve">International Journal of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.358-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677811v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes moléculaires de stimulation et désensibilisation de la cellule de Sertoli par l'hormone folliculo-stimulante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Le processus d'apoptose et le contrôle des populations cellulaires dans la gonade mâle : implication du proto-oncogène C-KIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Hochereau de Reviers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Panthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 35, pp.213-235</w:t>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706353v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes moléculaires de stimulation et désensibilisation de la cellule de Sertoli par l'hormone folliculo-stimulante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 35 (2), pp.213-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein kinases and protein synthesis are involved in desensitization of the plasminogen activator response of rat Sertoli cells by follicle-stimulating hormone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Mécanismes moléculaires de stimulation et désensibilisation de la cellule de Sertoli par l'hormone folliculo-stimulante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean Louis Guillou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 352, pp.19-23</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35, pp.213-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712645v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function relationships and mechanism of action of pituitary and placental gonadotrophins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Protein kinases and protein synthesis are involved in desensitization of the plasminogen activator response of rat Sertoli cells by follicle-stimulating hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecompte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Chopineau</w:t>
+                <w:t xml:space="preserve">Florian Jean Louis Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Maurel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 6, pp.157-163</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 352, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702168v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous and homologous desensitizations of the plasminogen activator response of rat Sertoli cells by FSH and isoproterenol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Structure-function relationships and mechanism of action of pituitary and placental gonadotrophins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Apparailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 2, pp.805-812</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 6, pp.157-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708882v1</w:t>
+                <w:t xml:space="preserve">hal-02702168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heterologous and homologous desensitizations of the plasminogen activator response of rat Sertoli cells by FSH and isoproterenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean Louis Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 2, pp.805-812</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Involvement of cyclic adenosine monophosphate-dependent protein kinase isozymes in tissue plasminogen activator secretion by rat Sertolli cells simulated with follicle-stimulating hormone in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTA ENDOCRINOLOGICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 128 (6), pp.555-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3288,3195 +3422,3195 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un organoïde ovarien : culture organotypique du follicule de brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of initiation of follicle growth and dynamics of early follicular development in the sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Society of Animal Science and Canadian Society of Animal Science (ASAS-CSAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. pp.Abstract 126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers of oocyte quality in cumulus cells using Reverse Phase Protein Array (RPPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Global Reverse Phase Protein Array Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, George Mason University. USA., Oct 2015, Manassas, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and female reproduction: role at the ovary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute Bretagne ( Rennes 2 ) (UR 2). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling MALDI-TOF de cellules entières et identification de biomarqueurs de la qualité ovocytaire par Top Down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-down proteomic strategy to identify oocyte quality biomarkers revealed by intact cells MALDI-TOF profiling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéomique par Intact Cells Maldi-Tof Mass Spectrometry sur cumulus humain. Une aide à la décision pour le transfert mono-embryonnaire en Assistance Médicale à la Procréation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demi-journée scientifique : La protéomique et Métabolomique au Service de la Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Moyens Scientifiques et Techniques (GMSTT). Labo/service de l'auteur, Tours, FRA., Jun 2011, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs protéiques de la qualité de l'ovocyte identifiés dans les cellules de cumulus par la spectrométrie de masse MALDI-TOF (ICM-MS). Une aide à la décision pour le transfert mono-embryonnaire en Assistance Médicale à la Procréation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Axe Ovocyte et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale Vétérinaire (ENV). Labo/service de l'auteur, Maisons Alfort, FRA., Jul 2011, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse protéomique du cumulus humain : une approche indirecte de la viabilité de l’embryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Seillac, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs de la maturation ovocytaire par spectrométrie de masse sur cellules folliculaires entières : apport d'une analyse comparative multi-espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICM-MS profiling of cumulus cells as a non-invasive method to access potential markers of oocyte maturation in bovine, equine and human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches non invasives de l'embryon : protéomique, métabolomique, dialogue ovocyte-cumulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Nationales de la FFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression in human cumulus cells: a way to approach oocyte competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of American Society for Reproductive Medicine (ASRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’expression de gènes dans les cellules de cumulus humaines : une approche de la compétence ovocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Seillac, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue ovocyte-cumulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Nationales de la FFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oocyte–cumulus dialog: a real time PCR and protein approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Annual Meeting of the European Society of Human Reproduction and Embryology (ESHRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation factors of human cumulus cells and oocyte quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual Meeting of the European Society for Human Reproduction and Embryology (ESHRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kit, spermatogenesis and fertility: experimental model in transgenic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Hochereau de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques J.-J. Panthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Winter Conference on Reproduction (SFR/SFEF/DGRM/NVPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-kit et spermatogenèse : approches in situ et cyto-fluorimétriques chez la souris transgénique Wlacz/+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Levern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée Recherche de la Faculté de Médecine de Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-kit deficiency not only affects sperm production but also alters sperm fertilising ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques J.-J. Panthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Hochereau de Reviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Congress of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression du récepteur c-Kit au cours de la mise en place de la spermatogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Hochereau de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques J.-J. Panthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of kit receptor during spermatogenesis: use of a transgenic heterozygous mice Wlacz/+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Hochereau de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques J.-J. Panthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual Meeting of European Society of Human Reproduction and Embryology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Bologne, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testis expression of kit receptor through a transgenic heterozygote mice Wlacz/+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Hochereau de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques J.-J. Panthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Workshop on Molecular and Cellular Endocrinology of the Testis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Saint Malo, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function relationships and mechanism of action of pituitary and placental gonadotrophins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Annual Conference of the Australian Society of Reproductive Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1993, Dunedin, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding specificity and stimulation efficiency of gonadotropins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Organon Round Table Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6486,954 +6620,954 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal ewe folliculogenesis from preantral to antral stages: Gene clustering and Connexin 43 protein profile by transparisation coupled to immunolocalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII .Ovarian Club Meeting. Building a bridge between science and clinical practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669329v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of oocytes originating from in vitro grown ewe follicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insuline stimule le développement in vitro du follicule ovin du stade préantral au stade antral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulin promotes in vitro development of ovine preantral to antral follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Reprosciences 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. International Ruminant Reproduction Symposium (IRRS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Galway, Ireland. Elsevier, Animal - Science Proceedings, 14 (3), pp.452-452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165006v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin promotes in vitro development of ovine preantral to antral follicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’insuline stimule le développement in vitro du follicule ovin du stade préantral au stade antral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Ruminant Reproduction Symposium (IRRS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Reprosciences 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164992v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and basal folliculogenesis in ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and basal folliculogenesis in ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Papiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LIF (Leukemia inhibitory factor) est bénéfique pour la compétence méiotique de l’ovocyte et l’expression des Jonctions GAP / Connexines dans les petits follicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reprosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse (31000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du gène BCAR4 dans la physiologie ovarienne chez la lapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lavillatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7452,2034 +7586,2034 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Reprosciences 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional investigation of the human oocyte-expressed gene bcar4 using domestic animal models and genome editing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ovarian Club XI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of FSH on small growing follicles in vitro : Focus on the Estradiol (E2) and Anti Mullerian Hormone (AMH) balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ovarian Club XI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du gène &amp;lt;em&amp;gt;BCAR4&amp;lt;/em&amp;gt; dans la fertilité femelle : expression et approche fonctionnelle &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the effects of FSH on the expression of steroidogenic enzymes and oestradiol receptors in small growing follicles by the Leukemia Inhibiting Factor (LIF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential gene expression from preantral to antral follicles in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of preantral follicles in culture: Cellular characterization and gene expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Culture in vitro de follicules préantraux: Un modèle de développement coordonné du follicule et de l’ovocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">20. Journées de la FFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739478v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture in vitro de follicules préantraux: Un modèle de développement coordonné du follicule et de l’ovocyte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of preantral follicles in culture: Cellular characterization and gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées de la FFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 1 p., 2015</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800399v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal factors: their expression, control and role in oocyte-cumulus dialogue, oocyte maturation and early embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact Cell MALDI Mass Spectrometry and Top Down proteomic appoaches to identify potential biomarkers of oocyte maturation and quality in surrounding cumulus cells in human and bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oocyte developmental competence: an improved predictive model combining morphological criteria with transcripts or proteins biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Munich, Germany. Oxford University Press, Human Reproduction, 29, 2014, 30th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse phase protein array (RPPA): a new approach for the identification of cumulus cells biomarkers of oocyte quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Projet InnovoMass : Identification de biomarqueurs protéiques de la qualité ovocytaire par spectrométrie de masse ICM-MS / Top Down /Bottom up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Reiter</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Annual Meeting of the European Society of Human Reproduction and Embryology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Londres, United Kingdom. Oxford University Press, Human Reproduction, 28 (supplément 1), 2013, 29th Annual Meeting of the European Society of Human Reproduction and Embryology</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745689v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet InnovoMass : Identification de biomarqueurs protéiques de la qualité ovocytaire par spectrométrie de masse ICM-MS / Top Down /Bottom up</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reverse phase protein array (RPPA): a new approach for the identification of cumulus cells biomarkers of oocyte quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
+              <w:t xml:space="preserve">29. Annual Meeting of the European Society of Human Reproduction and Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Londres, United Kingdom. Oxford University Press, Human Reproduction, 28 (supplément 1), 2013, 29th Annual Meeting of the European Society of Human Reproduction and Embryology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809357v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel oocyte-specific maternal-effect gene in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Workshop on Mammalian Folliculogenesis and Oogenesis ESHRE Campus Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Stresa, Italy. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage cellulaire et identification de biomarqueurs de fertilité par une approche protéomique Top Down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de différentiation des cellules du cumulus liés à la qualité de l’ovocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Seillac, France. n.p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One single copy of kit is insufficient to maintain genuine fertility in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Panthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Workshop on Molecular and Cellular Endocrinology of the Testis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Doortwerth, Netherlands. 1 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9489,262 +9623,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folliculogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Biomedical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22p., 2018, 978-0-12-801238-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désensibilisation par les gonadotropines de leurs cellules-cibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean Louis Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les gonadotropines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9754,114 +9888,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation et desensibilisation de la cellule de Sertoli de rat par l'hormone folliculo-stimulante (FSH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours), 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02851031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9929,51 +10063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8EF8323"/>
+    <w:nsid w:val="3A8D71ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10160,51 +10294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-cadoret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5260-0812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monniaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Lakhdari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des412" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tranchant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-11-100" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Feuerstein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/der020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemseffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2010.06.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Saussereau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bidault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dem336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poindron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lansac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Couet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rahal-Perola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laurent-Cadoret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau de Reviers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702168v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apparailly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699995v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811984v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756347v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755432v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Langlois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Panthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831841v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. de Reviers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levern" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768577v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669329v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165006v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164992v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795462v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papiller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743143v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739478v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742919v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745689v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804006v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748948v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832980v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beylier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Troispoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851031v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-cadoret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5260-0812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101821" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papillier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monniaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Lakhdari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tranchant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-11-100" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Feuerstein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040449" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/der020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemseffer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2010.06.043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Saussereau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bidault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dem336" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poindron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lansac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rahal-Perola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Couet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laurent-Cadoret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau de Reviers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Apparailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708882v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792869v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756347v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Langlois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Panthier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. de Reviers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levern" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841941v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774293v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fontaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669329v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741188v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164992v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165006v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795462v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papiller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795372v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785334v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605332v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739478v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740926v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742919v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738487v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745689v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804006v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748948v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beylier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840933v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Troispoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851031v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>