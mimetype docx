--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2850,260 +2850,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SORT-CC: A procedure for the statistical treatment of free sorting data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.M. Qannari</w:t>
+                <w:t xml:space="preserve">Discrimination et Classification supervisée en référence à des prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schlich</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Sensometrics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Ontario, France</w:t>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815053v1</w:t>
+                <w:t xml:space="preserve">inria-00494776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination et Classification supervisée en référence à des prototypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SORT-CC: A procedure for the statistical treatment of free sorting data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Verdun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+              <w:t xml:space="preserve">9. Sensometrics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Ontario, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494776v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification en référence à une matrice stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,473 +3180,473 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultANOVA Followed by Post Hoc Analyses for Designed High‐Dimensional Data: A Comprehensive Framework That Outperforms ASCA, rMANOVA, and VASCA</w:t>
+                <w:t xml:space="preserve">Investigating control-centred results after uncentred principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mahieu</w:t>
+                <w:t xml:space="preserve">J.C. Castura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Næs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cem.70039⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.105677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165400v1</w:t>
+                <w:t xml:space="preserve">hal-05443893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating control-centred results after uncentred principal component analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Castura</w:t>
+                <w:t xml:space="preserve">MultANOVA Followed by Post Hoc Analyses for Designed High‐Dimensional Data: A Comprehensive Framework That Outperforms ASCA, rMANOVA, and VASCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Næs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134, pp.105677. </w:t>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cem.70039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443893v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulations immunologiques d’une supplémentation en prébiotiques (GOS/Inuline) pendant la grossesse pour la prévention de la dermatite atopique chez l’enfant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing integrated lot sizing and production scheduling in flexible flow line systems with energy scheme: A two level approach based on reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2024.103841⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.110095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038621v1</w:t>
+                <w:t xml:space="preserve">hal-04534236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing integrated lot sizing and production scheduling in flexible flow line systems with energy scheme: A two level approach based on reinforcement learning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régulations immunologiques d’une supplémentation en prébiotiques (GOS/Inuline) pendant la grossesse pour la prévention de la dermatite atopique chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Degauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190, pp.110095. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, pp.103841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2024.103841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534236v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple process to analyze free sorting data given incomplete block designs</w:t>
               </w:r>
@@ -3834,278 +3834,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction model for multiblock data with or without intermediate blocks. Estimation by PLS Path Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Dolce</w:t>
+                <w:t xml:space="preserve">Global and Partial Effect Assessment in Metabolic Syndrome Explored by Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2023.105016⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo13030373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04350825v1</w:t>
+                <w:t xml:space="preserve">hal-04013159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and Partial Effect Assessment in Metabolic Syndrome Explored by Metabolomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+                <w:t xml:space="preserve">Prediction model for multiblock data with or without intermediate blocks. Estimation by PLS Path Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.373. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 243, pp.105016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo13030373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2023.105016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013159v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04350825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Hierarchical Rate-All-That-Apply (HRATA) methodology for the aromatic characterisation of wine</w:t>
               </w:r>
@@ -4219,291 +4219,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining hedonic information and CATA description for consumer segmentation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prebiotic Supplementation During Gestation Induces a Tolerogenic Environment and a Protective Microbiota in Offspring Mitigating Food Allergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieneke Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104358⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.745535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.745535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007997v1</w:t>
+                <w:t xml:space="preserve">hal-03578742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prebiotic Supplementation During Gestation Induces a Tolerogenic Environment and a Protective Microbiota in Offspring Mitigating Food Allergy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining hedonic information and CATA description for consumer segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Giacalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingunn Berget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.745535. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.745535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578742v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between persistent organic pollutants and endometriosis: A multiblock approach integrating metabolic and cytokine profiling</w:t>
               </w:r>
@@ -4751,281 +4751,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐way clustering around latent variables approach with constraints on the configurations to facilitate interpretation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+                <w:t xml:space="preserve">Prebiotic Supplementation During Pregnancy Modifies the Gut Microbiota and Increases Metabolites in Amniotic Fluid, Driving a Tolerogenic Environment In Utero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Wilderjans</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angeline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cem.3269⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.712614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191052v1</w:t>
+                <w:t xml:space="preserve">hal-03287046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food perception, lifestyle, nutritional and health status in the older people: typologies and factors associated with aging well</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three‐way clustering around latent variables approach with constraints on the configurations to facilitate interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wilderjans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.3269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03197761v2</w:t>
+                <w:t xml:space="preserve">hal-03191052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive trees for the categorization of a large number of objects, with bootstrapping strategy for stability assessment. Application to the free sorting of wine odor terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5034,246 +5034,246 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prebiotic Supplementation During Pregnancy Modifies the Gut Microbiota and Increases Metabolites in Amniotic Fluid, Driving a Tolerogenic Environment In Utero</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
+                <w:t xml:space="preserve">Food perception, lifestyle, nutritional and health status in the older people: typologies and factors associated with aging well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Chesneau</w:t>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.105223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.712614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287046v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a path-modelling approach for deciphering causality relationships between microbiota, volatile organic compounds and off-odour profiles during meat spoilage</w:t>
               </w:r>
@@ -5843,51 +5843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6175,486 +6175,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComDim: From multiblock data analysis to path modeling</w:t>
+                <w:t xml:space="preserve">Consumer segmentation in multi-attribute product evaluation by means of non-negatively constrained &amp;lt;em&amp;gt;CLV3W&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+                <w:t xml:space="preserve">Tom F. Wilderjans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Sensometrics 2016: Sensometrics-by-the-Sea, 67, 86 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738221v1</w:t>
+                <w:t xml:space="preserve">hal-02736907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction for regularized clusterwise multiblock regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Effect of Salt Reduction on Children's Acceptance of Bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (6), pp.852-867. </w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (8), pp.2204 - 2211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asmb.2335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.14280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470028v1</w:t>
+                <w:t xml:space="preserve">hal-01938169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Salt Reduction on Children's Acceptance of Bread</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Texier</w:t>
+                <w:t xml:space="preserve">ComDim: From multiblock data analysis to path modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marzin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.14280⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sensometrics 2016: Sensometrics-by-the-Sea, 67, 86 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938169v1</w:t>
+                <w:t xml:space="preserve">hal-02738221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer segmentation in multi-attribute product evaluation by means of non-negatively constrained &amp;lt;em&amp;gt;CLV3W&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction for regularized clusterwise multiblock regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom F. Wilderjans</w:t>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Sensometrics 2016: Sensometrics-by-the-Sea, 67, 86 p. </w:t>
+              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (6), pp.852-867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asmb.2335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736907v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical treatment of free sorting data by means of correspondence and cluster analyses</w:t>
               </w:r>
@@ -7317,260 +7317,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic PLS1 regression revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Weighted PLS-discriminant analysis with application to conventional sensory profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Verdun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (7), pp.384 - 389. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1), pp.25-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cem.2447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645763v1</w:t>
+                <w:t xml:space="preserve">hal-05014760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted PLS-discriminant analysis with application to conventional sensory profiling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Quadratic PLS1 regression revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (7), pp.384 - 389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.2447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05014760v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLS discriminant analysis applied to conventional sensory profiling data</w:t>
               </w:r>
@@ -7724,64 +7724,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (3), pp.302-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7821,291 +7821,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three hypothesis testing approaches for the selection of the appropriate number of clusters of variables</w:t>
+                <w:t xml:space="preserve">Embedded indicators to facilitate the exploration of a data cube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Diaz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Cubille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Derquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Guisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11634-009-0047-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3/4), pp.329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJBIDM.2009.029083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038511v1</w:t>
+                <w:t xml:space="preserve">hal-05038520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded indicators to facilitate the exploration of a data cube</w:t>
+                <w:t xml:space="preserve">Comparison of three hypothesis testing approaches for the selection of the appropriate number of clusters of variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Goutier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Guisnel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (3/4), pp.329. </w:t>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.227-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJBIDM.2009.029083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11634-009-0047-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038520v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of multivariate regression trees to interval data. Application to electricity load profiling</w:t>
               </w:r>
@@ -8182,64 +8182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du Data Mining prédictif aux bases EDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Derquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Lembo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9454,51 +9454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Habeat symposium: Improving infant and child eating habits, encouraging fruit and vegetable intake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dijon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9849,51 +9849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Fusion methodology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ere ed., Elsevier, 396 p., 2019, 9780444639844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10129,51 +10129,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D514165"/>
+    <w:nsid w:val="3B3915CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10360,51 +10360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4091-5910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05534518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Zahraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ziani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Hadri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579153v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barbarot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Jabeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cariou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05500419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giacalone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Berget" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Llobell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05500451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koenig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essomanda Tchandao Mangamana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Qannari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Texier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804999v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.70039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443893v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N&#230;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105677" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038621v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degauque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103841" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110095" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05038322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.130" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dolce" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.105016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13030373" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05007924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5531" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05007997v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104358" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bouchaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.745535" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lefebvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106926" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petiti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2021.0154" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilderjans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3269" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197761v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105223" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon-Leroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Vigneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104137" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Duval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chesneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.712614" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626436v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.05.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one..1067" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103923" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626437v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.09.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.103856" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738221v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.02.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14280" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom F. Wilderjans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.01.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.01.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tafintseva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Shapaval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700047" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa E. M. Qannari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2810" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZ2P7JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom, F. Wilderjans" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.03.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634040v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verdun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.07.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2447" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0STMLJ7K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014760v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.07.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650635v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rossini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Qannari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Fogliatto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.01.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV0RNPVR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.01.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJN6LGMZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-009-0047-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038520v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cubille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guisnel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2009.029083" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038534v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-006-0266-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038600v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lembo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575917v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501286v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501448v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938446v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938476v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053798v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038569v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dominique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162578v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4091-5910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05534518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Zahraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ziani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Hadri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579153v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barbarot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Jabeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cariou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05500419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giacalone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Berget" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Llobell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05500451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koenig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essomanda Tchandao Mangamana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Qannari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Texier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804999v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N&#230;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105677" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.70039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110095" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degauque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103841" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05038322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.130" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13030373" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dolce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.105016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05007924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5531" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bouchaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.745535" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05007997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104358" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lefebvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106926" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petiti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2021.0154" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chesneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.712614" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilderjans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3269" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon-Leroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Vigneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104137" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197761v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105223" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626436v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.05.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one..1067" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103923" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626437v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.09.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.103856" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom F. Wilderjans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.01.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938169v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14280" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738221v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.02.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.01.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tafintseva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Shapaval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700047" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa E. M. Qannari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2810" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZ2P7JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom, F. Wilderjans" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.03.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634040v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verdun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.07.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014760v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.07.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2447" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0STMLJ7K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650635v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rossini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Qannari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Fogliatto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.01.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV0RNPVR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.01.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJN6LGMZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cubille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guisnel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2009.029083" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-009-0047-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038534v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-006-0266-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038600v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lembo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575917v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501286v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501448v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938446v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938476v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053798v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038569v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dominique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162578v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>