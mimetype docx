--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -135,8163 +135,8163 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MultANOVA Followed by Post Hoc Analyses for Designed High‐Dimensional Data: A Comprehensive Framework That Outperforms ASCA, rMANOVA, and VASCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.70039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating control-centred results after uncentred principal component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Castura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Næs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.105677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing integrated lot sizing and production scheduling in flexible flow line systems with energy scheme: A two level approach based on reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.110095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulations immunologiques d’une supplémentation en prébiotiques (GOS/Inuline) pendant la grossesse pour la prévention de la dermatite atopique chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Degauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, pp.103841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2024.103841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple process to analyze free sorting data given incomplete block designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Talks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.100336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sctalk.2024.100336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An approach based on a multi-agent system for production scheduling problem under uncertainty on solar power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (19), pp.1072-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global and Partial Effect Assessment in Metabolic Syndrome Explored by Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo13030373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction model for multiblock data with or without intermediate blocks. Estimation by PLS Path Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Dolce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 243, pp.105016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2023.105016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04350825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a Hierarchical Rate-All-That-Apply (HRATA) methodology for the aromatic characterisation of wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pouzalgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.175 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prebiotic Supplementation During Gestation Induces a Tolerogenic Environment and a Protective Microbiota in Offspring Mitigating Food Allergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieneke Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.745535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.745535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining hedonic information and CATA description for consumer segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Giacalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingunn Berget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations between persistent organic pollutants and endometriosis: A multiblock approach integrating metabolic and cytokine profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komodo Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.106926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operationalizing circular economy. Reflections on a by-product upcycling value chain construction in the brewing sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Petiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Korbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (5), pp.803-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22434/IFAMR2021.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prebiotic Supplementation During Pregnancy Modifies the Gut Microbiota and Increases Metabolites in Amniotic Fluid, Driving a Tolerogenic Environment In Utero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.712614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three‐way clustering around latent variables approach with constraints on the configurations to facilitate interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wilderjans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.3269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Additive trees for the categorization of a large number of objects, with bootstrapping strategy for stability assessment. Application to the free sorting of wine odor terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coulon-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food perception, lifestyle, nutritional and health status in the older people: typologies and factors associated with aging well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.105223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197761v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of a path-modelling approach for deciphering causality relationships between microbiota, volatile organic compounds and off-odour profiles during meat spoilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Membré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 348, pp.109208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations between persistent organic pollutants and endometriosis: A multipollutant assessment using machine learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komodo Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 260, pp.114066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis and clustering of multiblock datasets by means of the STATIS and CLUSTATIS methods. Application to sensometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Labenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.103520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling grape quality by multivariate analysis of viticulture practices, soil and climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (3), pp.601-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one..1067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of expertise on semantic categorization of wine odors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.103923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach for the analysis of data and the clustering of subjects in a CATA experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Labenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsupervised multiblock data analysis: A unified approach and extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essomanda Tchandao Mangamana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas Glèlè Kakaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2019.103856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Salt Reduction on Children's Acceptance of Bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (8), pp.2204 - 2211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.14280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumer segmentation in multi-attribute product evaluation by means of non-negatively constrained &amp;lt;em&amp;gt;CLV3W&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom F. Wilderjans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sensometrics 2016: Sensometrics-by-the-Sea, 67, 86 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ComDim: From multiblock data analysis to path modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sensometrics 2016: Sensometrics-by-the-Sea, 67, 86 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction for regularized clusterwise multiblock regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (6), pp.852-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asmb.2335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical treatment of free sorting data by means of correspondence and cluster analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10020164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hierarchical classification of microorganisms based on high-dimensional phenotypic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Tafintseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volha Shapaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbio.201700047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of multiblock datasets using ComDim: Overview and extension to the analysis of (K+ 1) datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa E. M. Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (8), pp.420-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.2810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLV3W: A clustering around latent variables approach to detect panel disagreement in three-way conventional sensory profiling data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom, F. Wilderjans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quadratic PLS regression applied to external preference mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weighted PLS-discriminant analysis with application to conventional sensory profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1), pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quadratic PLS1 regression revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (7), pp.384 - 389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.2447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PLS discriminant analysis applied to conventional sensory profiling data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. S. Fogliatto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1), pp.18 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SORT-CC: A procedure for the statistical treatment of free sorting data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.302-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedded indicators to facilitate the exploration of a data cube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cubille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Derquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Guisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3/4), pp.329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJBIDM.2009.029083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of three hypothesis testing approaches for the selection of the appropriate number of clusters of variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.227-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-009-0047-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension of multivariate regression trees to interval data. Application to electricity load profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (2), pp.325-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-006-0266-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du Data Mining prédictif aux bases EDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Derquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Goutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Lembo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, RNTI-1, pp.49-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Generalized Canonical Correlation Analysis and Its Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Zahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Ziani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Days of Mathematics, Statistics and Applications JIMSA 2025.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohammed V University, May 2025, RABAT, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune regulation of a prebiotic (GOS/Inulin) supplementation during pregnancy to prevent atopic dermatitis in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAACI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reinforcement learning approach for a lot sizing and production scheduling problem with energy consideration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Q-learning approach to planning a sustainable food manufacturing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cariou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oniris; GEPEA, Jun 2023, NANTES, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331801v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Q-learning approach to planning a sustainable food manufacturing system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reinforcement learning approach for a lot sizing and production scheduling problem with energy consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cariou</w:t>
+                <w:t xml:space="preserve">Veronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on Engineering and Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11141-11147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514961v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global and partial effect assessment in metabolic syndrome explored by metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistiques (SFdS); Groupe Français de Chimiométrie (GFC), Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input of sequential and orthogonalized partial least squares regression method in the exploration of metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining hedonic information and CATA description for consumer segmentation: new methodological proposals and comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Determination of the number of clusters of subjects in Projective Mapping, Free Sorting and CATA experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Llobell</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensometrics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Sensometric Society, Oct 2020, Virtual conference (Covid), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500419v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the number of clusters of subjects in Projective Mapping, Free Sorting and CATA experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Combining hedonic information and CATA description for consumer segmentation: new methodological proposals and comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Giacalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingunn Berget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Llobell</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensometrics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Sensometric Society, Oct 2020, Virtual conference (Covid), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500451v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does wine expertise influence categorization of wine odors?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Segmentation of the subjects in a CATA experiment while setting aside atypical subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Giacalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Labenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vino Aanalytica Scientia (IVAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edimboug, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501424v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-block data analysis: a new approach and extensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Redundancy-Partial Least Squares Regression: From the Analysis of Two Blocks of Variables to path modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essomanda Tchandao Mangamana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Glèlè Kakaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Machine Learning and Chemometrics in Biospectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Minsk, Belarus</w:t>
+              <w:t xml:space="preserve">CAC 2019 (International Conference on Chemometrics in Analytical Chemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501417v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to relate multiblock datasets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Does wine expertise influence categorization of wine odors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E.M. Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference ASMDA (Applied Stochastic Models and Data Analysis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">In Vino Aanalytica Scientia (IVAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501335v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rd-PLS regression for multiblock and path modeling data analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Multi-block data analysis: a new approach and extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essomanda Tchandao Mangamana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Glèlè Kakaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on New Trends in Chemometrics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aydim, Turkey</w:t>
+              <w:t xml:space="preserve">Workshop on Machine Learning and Chemometrics in Biospectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Minsk, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501324v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cluster analysis of multiblock datasets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A new method to relate multiblock datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essomanda Tchandao Mangamana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Glèlè Kakaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference ASMDA (Applied Stochastic Models and Data Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501347v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of the subjects in a CATA experiment while setting aside atypical subjects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rd-PLS regression for multiblock and path modeling data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essomanda Tchandao Mangamana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Glèlè Kakaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Pangborn Sensory Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edimboug, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th International Conference on New Trends in Chemometrics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aydim, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501411v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundancy-Partial Least Squares Regression: From the Analysis of Two Blocks of Variables to path modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A cluster analysis of multiblock datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E.M. Qannari</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Labenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAC 2019 (International Conference on Chemometrics in Analytical Chemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">18th Conference ASMDA (Applied Stochastic Models and Data Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501318v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de la Société francophone pour la recherche et l'éducation sur les Origines Développementales Environnementales et Epigénétiques de la Santé et des Maladies (SF DOHAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lipidome du lait maternel prédictif de la trajectoire pondérale postnatale du prématuré.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Molamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Marseille, France. pp.37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast milk lipidome as a predictive component of postnatal growth trajectory in preterm infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d’Electrophorèse et d’Analyse Protéomique (SFEAP)- Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Disneyland Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance of salt reduced foods by children during school meals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosense 2016 - 7th European Conference on Sensory and Consumer Research “A Sense of Time”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déclin de la perception sensorielle des personnes âgées cache une grande variabilité : est-il lié aux préférences alimentaires et au statut nutritionnel ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Evolution de la perception sensorielle et des préférences alimentaires chez les personnes âgées : quel lien avec le statut nutritionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sensolier, 10. journée : Des différences de perception entre individus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres de la fondation Louis Bonduelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594368v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tell me what you are eating, I will tell you who you are: The different eater styles among the elderly population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Le déclin de la perception sensorielle des personnes âgées cache une grande variabilité : est-il lié aux préférences alimentaires et au statut nutritionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European conference on sensory consumer science of foods and beverages. A sense of inspiration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. pp.n.c</w:t>
+              <w:t xml:space="preserve">Le Sensolier, 10. journée : Des différences de perception entre individus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804999v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la perception sensorielle et des préférences alimentaires chez les personnes âgées : quel lien avec le statut nutritionnel ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Tell me what you are eating, I will tell you who you are: The different eater styles among the elderly population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la fondation Louis Bonduelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. 37 p</w:t>
+              <w:t xml:space="preserve">5. European conference on sensory consumer science of foods and beverages. A sense of inspiration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123156v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination et Classification supervisée en référence à des prototypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SORT-CC: A procedure for the statistical treatment of free sorting data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Sensometrics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Ontario, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification en référence à une matrice stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386642v1</w:t>
-              </w:r>
-[...5121 lines deleted...]
-                <w:t xml:space="preserve">hal-05038600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8309,103 +8309,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations immunologiques d'une supplémentation en prébiotiques (GOS/Inuline) pendant la grossesse pour la prévention de la dermatite atopique chez l'enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone d’Allergologie (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
@@ -8428,351 +8428,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a hierarchical Rate-All-That-Apply methodology for the aromatic characterization of wine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rapid sensory techniques: Multivariate data analysis and software implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Labenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosense 2020 (9th European Conference on Sensory and Consumer Research)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501286v1</w:t>
+                <w:t xml:space="preserve">hal-05501293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid sensory techniques: Multivariate data analysis and software implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of a hierarchical Rate-All-That-Apply methodology for the aromatic characterization of wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosense 2020 (9th European Conference on Sensory and Consumer Research)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501293v1</w:t>
+                <w:t xml:space="preserve">hal-05501286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a user-friendly sensory tool taking into account semantic proximities between attributes. Application on sensorial characterization of wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Edimboug, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8797,103 +8797,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of salt reduction on flavour release in ready-to-eat meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Weurman flavour research symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Graz, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8912,351 +8912,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New formulation for multi-block-partial least squares discriminant analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Acceptance of salt reduced foods by children during school meals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgroStat 2016 Congress - 14. Symposium on Statistical Methods for the Food Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland. 2016</w:t>
+              <w:t xml:space="preserve">Eurosense 2016 – Seventh European Conference on Sensory and Consumer Reasearch "A Sense of Time"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801394v1</w:t>
+                <w:t xml:space="preserve">hal-01938446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance of salt reduced foods by children during school meals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New formulation for multi-block-partial least squares discriminant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Prost</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosense 2016 – Seventh European Conference on Sensory and Consumer Reasearch "A Sense of Time"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">AgroStat 2016 Congress - 14. Symposium on Statistical Methods for the Food Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938446v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of formulation on children acceptance of salt reduced-foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9275,351 +9275,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of salt perception and acceptance of salt reduced bread among children and adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A comparison of salt perception and acceptance of salt reduced food among children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Prost</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international Pleasure conference on salt, sugar and lipids reduction in foods, Journées Aliment et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Final Habeat symposium: Improving infant and child eating habits, encouraging fruit and vegetable intake</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dijon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053798v1</w:t>
+                <w:t xml:space="preserve">hal-02798975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of salt perception and acceptance of salt reduced food among children and adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A comparison of salt perception and acceptance of salt reduced bread among children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Habeat symposium: Improving infant and child eating habits, encouraging fruit and vegetable intake</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dijon, France. 2014</w:t>
+              <w:t xml:space="preserve">First international Pleasure conference on salt, sugar and lipids reduction in foods, Journées Aliment et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798975v1</w:t>
+                <w:t xml:space="preserve">hal-02053798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell me what you are eating, I will tell you who you are: the different eater styles among the elderly population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitagora, 7. congrès "goût nutrition santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Dijon, France. , 1 p., 2012</w:t>
@@ -9693,90 +9693,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Local vs Global Clustering with FIMIX-PLS: Application to Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Llobell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Art in Partial Least Squares Structural Equation Modeling (PLS-SEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.15-21, 2023, Springer Proceedings in Business and Economics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9810,90 +9810,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ComDim methods for the analysis of multiblock data in data fusion perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Fusion methodology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ere ed., Elsevier, 396 p., 2019, 9780444639844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9918,103 +9918,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of salt reduction on flavour release in ready-to-eat meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour Science: Proceedings of the XV Weurman Flavour Research Symposium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10129,51 +10129,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B3915CB"/>
+    <w:nsid w:val="7FC1B859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10360,51 +10360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4091-5910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05534518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Zahraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ziani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Hadri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579153v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barbarot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Jabeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cariou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05500419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giacalone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Berget" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Llobell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05500451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koenig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essomanda Tchandao Mangamana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Qannari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Texier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804999v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N&#230;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105677" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.70039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110095" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degauque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103841" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05038322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.130" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13030373" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dolce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.105016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05007924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5531" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bouchaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.745535" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05007997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104358" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lefebvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106926" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petiti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2021.0154" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chesneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.712614" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilderjans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3269" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon-Leroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Vigneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104137" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197761v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105223" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626436v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.05.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one..1067" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103923" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626437v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.09.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624519v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.103856" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom F. Wilderjans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.01.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938169v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14280" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738221v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.02.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626160v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.01.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tafintseva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Shapaval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700047" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa E. M. Qannari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2810" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZ2P7JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom, F. Wilderjans" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.03.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634040v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verdun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.07.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014760v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.07.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2447" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0STMLJ7K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650635v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rossini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Qannari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Fogliatto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.01.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV0RNPVR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.01.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJN6LGMZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cubille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guisnel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2009.029083" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-009-0047-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038534v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-006-0266-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038600v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lembo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575917v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501286v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501448v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938446v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938476v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053798v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038569v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dominique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162578v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4091-5910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.70039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N&#230;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Jabeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cariou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degauque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05038322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Llobell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100336" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13030373" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dolce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.105016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05007924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koenig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bouchaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.745535" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05007997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giacalone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Berget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104358" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lefebvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106926" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969402v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petiti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2021.0154" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Duval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chesneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.712614" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191052v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilderjans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3269" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon-Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Vigneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104137" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197761v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105223" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.05.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one..1067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103923" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.09.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essomanda Tchandao Mangamana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.103856" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Texier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14280" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom F. Wilderjans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.01.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738221v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.02.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626160v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.01.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tafintseva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Shapaval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa E. M. Qannari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2810" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZ2P7JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom, F. Wilderjans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.03.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verdun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.07.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2447" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0STMLJ7K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650635v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rossini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Qannari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Fogliatto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.01.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV0RNPVR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.01.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJN6LGMZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cubille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guisnel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2009.029083" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-009-0047-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038534v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-006-0266-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038600v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lembo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05534518v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Zahraoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ziani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Hadri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579153v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barbarot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331801v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.832" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05500451v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05500419v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501318v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Qannari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501417v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501335v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501324v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501347v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938360v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123156v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594368v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494776v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815053v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575917v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501293v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501286v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501448v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938446v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938476v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798975v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053798v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038569v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dominique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162578v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>