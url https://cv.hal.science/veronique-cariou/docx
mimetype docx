--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -3004,927 +3004,963 @@
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 72, pp.31-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised multiblock data analysis: A unified approach and extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essomanda Tchandao Mangamana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucas Glèlè Kakaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 194, pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemolab.2019.103856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Salt Reduction on Children's Acceptance of Bread</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Rannou</w:t>
+                <w:t xml:space="preserve">Consumer segmentation in multi-attribute product evaluation by means of non-negatively constrained &amp;lt;em&amp;gt;CLV3W&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Texier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tom F. Wilderjans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.14280⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sensometrics 2016: Sensometrics-by-the-Sea, 67, 86 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938169v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer segmentation in multi-attribute product evaluation by means of non-negatively constrained &amp;lt;em&amp;gt;CLV3W&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Salt Reduction on Children's Acceptance of Bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (8), pp.2204 - 2211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.14280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736907v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ComDim: From multiblock data analysis to path modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Sensometrics 2016: Sensometrics-by-the-Sea, 67, 86 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction for regularized clusterwise multiblock regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (6), pp.852-867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/asmb.2335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical treatment of free sorting data by means of correspondence and cluster analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (2), pp.164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10020164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical classification of microorganisms based on high-dimensional phenotypic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Tafintseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volha Shapaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,534 +3969,546 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbio.201700047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of multiblock datasets using ComDim: Overview and extension to the analysis of (K+ 1) datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa E. M. Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (8), pp.420-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cem.2810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLV3W: A clustering around latent variables approach to detect panel disagreement in three-way conventional sensory profiling data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom, F. Wilderjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47, pp.45-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic PLS regression applied to external preference mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32, pp.28-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted PLS-discriminant analysis with application to conventional sensory profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (1), pp.25-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic PLS1 regression revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4478,1103 +4526,1115 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (7), pp.384 - 389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cem.2447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLS discriminant analysis applied to conventional sensory profiling data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. S. Fogliatto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (1), pp.18 - 24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SORT-CC: A procedure for the statistical treatment of free sorting data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (3), pp.302-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded indicators to facilitate the exploration of a data cube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Derquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Guisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (3/4), pp.329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJBIDM.2009.029083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three hypothesis testing approaches for the selection of the appropriate number of clusters of variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (3), pp.227-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11634-009-0047-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of multivariate regression trees to interval data. Application to electricity load profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), pp.325-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00180-006-0266-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du Data Mining prédictif aux bases EDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Derquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Lembo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, RNTI-1, pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Generalized Canonical Correlation Analysis and Its Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Zahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Days of Mathematics, Statistics and Applications JIMSA 2025.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohammed V University, May 2025, RABAT, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune regulation of a prebiotic (GOS/Inulin) supplementation during pregnancy to prevent atopic dermatitis in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAACI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Q-learning approach to planning a sustainable food manufacturing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5616,2617 +5676,3074 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Engineering and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oniris; GEPEA, Jun 2023, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reinforcement learning approach for a lot sizing and production scheduling problem with energy consideration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+                <w:t xml:space="preserve">A simple and direct procedure for data generation in PLS-SEM framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computational Statistic COMPSAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of London, Aug 2023, Birkbeck, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331801v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and partial effect assessment in metabolic syndrome explored by metabolomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reinforcement learning approach for a lot sizing and production scheduling problem with energy consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11141-11147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693868v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input of sequential and orthogonalized partial least squares regression method in the exploration of metabolic syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+                <w:t xml:space="preserve">Deux variantes à la méthode de classification FIMIX-PLS dans le cadre des modèles d’équations structurelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. pp.75</w:t>
+              <w:t xml:space="preserve">28ème Rencontres de la Société Francophone de Classification SFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFC, Jul 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774517v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the number of clusters of subjects in Projective Mapping, Free Sorting and CATA experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Llobell</w:t>
+                <w:t xml:space="preserve">Global and partial effect assessment in metabolic syndrome explored by metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensometrics 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Sensometric Society, Oct 2020, Virtual conference (Covid), Norway</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistiques (SFdS); Groupe Français de Chimiométrie (GFC), Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500451v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining hedonic information and CATA description for consumer segmentation: new methodological proposals and comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Llobell</w:t>
+                <w:t xml:space="preserve">Multiblock prediction model through Partial Least Squares Path Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Dolce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensometrics 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Sensometric Society, Oct 2020, Virtual conference (Covid), Norway</w:t>
+              <w:t xml:space="preserve">19th Conference of the Applied Stochastic Models and Data Analysis International Society (ASMDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virtual Conference, Feb 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500419v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of the subjects in a CATA experiment while setting aside atypical subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Llobell</w:t>
+                <w:t xml:space="preserve">Input of sequential and orthogonalized partial least squares regression method in the exploration of metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Pangborn Sensory Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edimboug, United Kingdom</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501411v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundancy-Partial Least Squares Regression: From the Analysis of Two Blocks of Variables to path modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.M. Qannari</w:t>
+                <w:t xml:space="preserve">Analysis of three-way data by means of rank (Lr, Lr ,1) decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAC 2019 (International Conference on Chemometrics in Analytical Chemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">19th Conference of the Applied Stochastic Models and Data Analysis International Society (ASMDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virtual Conference, Feb 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501318v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does wine expertise influence categorization of wine odors?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+                <w:t xml:space="preserve">Determination of the number of clusters of subjects in Projective Mapping, Free Sorting and CATA experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vino Aanalytica Scientia (IVAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Sensometrics 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Sensometric Society, Oct 2020, Virtual conference (Covid), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501424v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-block data analysis: a new approach and extensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Essomanda Tchandao Mangamana</w:t>
+                <w:t xml:space="preserve">Combining hedonic information and CATA description for consumer segmentation: new methodological proposals and comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Giacalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingunn Berget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Machine Learning and Chemometrics in Biospectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Minsk, Belarus</w:t>
+              <w:t xml:space="preserve">Sensometrics 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Sensometric Society, Oct 2020, Virtual conference (Covid), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501417v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to relate multiblock datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Essomanda Tchandao Mangamana</w:t>
+                <w:t xml:space="preserve">Segmentation of the subjects in a CATA experiment while setting aside atypical subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Giacalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Labenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference ASMDA (Applied Stochastic Models and Data Analysis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">13th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edimboug, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501335v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rd-PLS regression for multiblock and path modeling data analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Redundancy-Partial Least Squares Regression: From the Analysis of Two Blocks of Variables to path modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essomanda Tchandao Mangamana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Glèlè Kakaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Qannari</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on New Trends in Chemometrics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aydim, Turkey</w:t>
+              <w:t xml:space="preserve">CAC 2019 (International Conference on Chemometrics in Analytical Chemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501324v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cluster analysis of multiblock datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Llobell</w:t>
+                <w:t xml:space="preserve">Does wine expertise influence categorization of wine odors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference ASMDA (Applied Stochastic Models and Data Analysis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">In Vino Aanalytica Scientia (IVAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501347v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">A new method to relate multiblock datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essomanda Tchandao Mangamana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Glèlè Kakaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la Société francophone pour la recherche et l'éducation sur les Origines Développementales Environnementales et Epigénétiques de la Santé et des Maladies (SF DOHAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">18th Conference ASMDA (Applied Stochastic Models and Data Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736108v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lipidome du lait maternel prédictif de la trajectoire pondérale postnatale du prématuré.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-block data analysis: a new approach and extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essomanda Tchandao Mangamana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Glèlè Kakaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Machine Learning and Chemometrics in Biospectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Minsk, Belarus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620358v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast milk lipidome as a predictive component of postnatal growth trajectory in preterm infants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moyon</w:t>
+                <w:t xml:space="preserve">Rd-PLS regression for multiblock and path modeling data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essomanda Tchandao Mangamana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Croyal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Glèlè Kakaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Electrophorèse et d’Analyse Protéomique (SFEAP)- Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Disneyland Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on New Trends in Chemometrics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aydim, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736107v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance of salt reduced foods by children during school meals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+                <w:t xml:space="preserve">A cluster analysis of multiblock datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Prost</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Labenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosense 2016 - 7th European Conference on Sensory and Consumer Research “A Sense of Time”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">18th Conference ASMDA (Applied Stochastic Models and Data Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938360v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la perception sensorielle et des préférences alimentaires chez les personnes âgées : quel lien avec le statut nutritionnel ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Amand</w:t>
+                <w:t xml:space="preserve">Breast Milk Lipidome Is Associated with Early Growth Trajectory in Preterm Infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la fondation Louis Bonduelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. 37 p</w:t>
+              <w:t xml:space="preserve">4ème congrès de la Société francophone pour la recherche et l'éducation sur les Origines Développementales Environnementales et Epigénétiques de la Santé et des Maladies (SF DOHAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123156v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déclin de la perception sensorielle des personnes âgées cache une grande variabilité : est-il lié aux préférences alimentaires et au statut nutritionnel ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+                <w:t xml:space="preserve">Le lipidome du lait maternel prédictif de la trajectoire pondérale postnatale du prématuré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Molamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sensolier, 10. journée : Des différences de perception entre individus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594368v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tell me what you are eating, I will tell you who you are: The different eater styles among the elderly population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Amand</w:t>
+                <w:t xml:space="preserve">Breast milk lipidome as a predictive component of postnatal growth trajectory in preterm infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European conference on sensory consumer science of foods and beverages. A sense of inspiration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. pp.n.c</w:t>
+              <w:t xml:space="preserve">Société Française d’Electrophorèse et d’Analyse Protéomique (SFEAP)- Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Disneyland Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804999v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination et Classification supervisée en référence à des prototypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Verdun</w:t>
+                <w:t xml:space="preserve">Acceptance of salt reduced foods by children during school meals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+              <w:t xml:space="preserve">Eurosense 2016 - 7th European Conference on Sensory and Consumer Research “A Sense of Time”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494776v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SORT-CC: A procedure for the statistical treatment of free sorting data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.M. Qannari</w:t>
+                <w:t xml:space="preserve">Evolution de la perception sensorielle et des préférences alimentaires chez les personnes âgées : quel lien avec le statut nutritionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Sensometrics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Ontario, France</w:t>
+              <w:t xml:space="preserve">Rencontres de la fondation Louis Bonduelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815053v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le déclin de la perception sensorielle des personnes âgées cache une grande variabilité : est-il lié aux préférences alimentaires et au statut nutritionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sensolier, 10. journée : Des différences de perception entre individus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tell me what you are eating, I will tell you who you are: The different eater styles among the elderly population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. European conference on sensory consumer science of foods and beverages. A sense of inspiration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination et Classification supervisée en référence à des prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00494776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SORT-CC: A procedure for the statistical treatment of free sorting data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Sensometrics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Ontario, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classification en référence à une matrice stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8241,51 +8758,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8295,176 +8812,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations immunologiques d'une supplémentation en prébiotiques (GOS/Inuline) pendant la grossesse pour la prévention de la dermatite atopique chez l'enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone d’Allergologie (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid sensory techniques: Multivariate data analysis and software implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Llobell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8519,73 +9036,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosense 2020 (9th European Conference on Sensory and Consumer Research)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a hierarchical Rate-All-That-Apply methodology for the aromatic characterization of wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8640,73 +9157,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosense 2020 (9th European Conference on Sensory and Consumer Research)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a user-friendly sensory tool taking into account semantic proximities between attributes. Application on sensorial characterization of wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8761,826 +9278,826 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Edimboug, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of salt reduction on flavour release in ready-to-eat meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Weurman flavour research symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Graz, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance of salt reduced foods by children during school meals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosense 2016 – Seventh European Conference on Sensory and Consumer Reasearch "A Sense of Time"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New formulation for multi-block-partial least squares discriminant analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroStat 2016 Congress - 14. Symposium on Statistical Methods for the Food Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lausanne, Switzerland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of formulation on children acceptance of salt reduced-foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of salt perception and acceptance of salt reduced food among children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Habeat symposium: Improving infant and child eating habits, encouraging fruit and vegetable intake</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dijon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of salt perception and acceptance of salt reduced bread among children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First international Pleasure conference on salt, sugar and lipids reduction in foods, Journées Aliment et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell me what you are eating, I will tell you who you are: the different eater styles among the elderly population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9612,51 +10129,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitagora, 7. congrès "goût nutrition santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Dijon, France. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9666,402 +10183,402 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Local vs Global Clustering with FIMIX-PLS: Application to Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Llobell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Art in Partial Least Squares Structural Equation Modeling (PLS-SEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.15-21, 2023, Springer Proceedings in Business and Economics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34589-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ComDim methods for the analysis of multiblock data in data fusion perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Fusion methodology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ere ed., Elsevier, 396 p., 2019, 9780444639844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of salt reduction on flavour release in ready-to-eat meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour Science: Proceedings of the XV Weurman Flavour Research Symposium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10129,51 +10646,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FC1B859"/>
+    <w:nsid w:val="B699836F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10360,51 +10877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4091-5910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.70039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N&#230;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Jabeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cariou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degauque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05038322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Llobell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100336" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13030373" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dolce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.105016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05007924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koenig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bouchaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.745535" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05007997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giacalone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Berget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104358" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lefebvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106926" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969402v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petiti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2021.0154" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Duval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chesneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.712614" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191052v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilderjans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3269" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon-Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Vigneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104137" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197761v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105223" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.05.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one..1067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103923" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.09.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essomanda Tchandao Mangamana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.103856" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Texier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14280" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom F. Wilderjans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.01.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738221v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.02.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626160v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.01.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tafintseva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Shapaval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa E. M. Qannari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2810" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZ2P7JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom, F. Wilderjans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.03.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verdun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.07.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2447" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0STMLJ7K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650635v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rossini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Qannari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Fogliatto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.01.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV0RNPVR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.01.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJN6LGMZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cubille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guisnel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2009.029083" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-009-0047-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038534v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-006-0266-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038600v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lembo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05534518v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Zahraoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ziani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Hadri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579153v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barbarot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331801v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.832" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05500451v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05500419v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501318v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Qannari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501417v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501335v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501324v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501347v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938360v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123156v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594368v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494776v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815053v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575917v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501293v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501286v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501448v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938446v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938476v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798975v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053798v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038569v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dominique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162578v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4091-5910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.70039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N&#230;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Jabeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mahjoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cariou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degauque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05038322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Llobell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100336" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13030373" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dolce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.105016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05007924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koenig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Duval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bouchaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.745535" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05007997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giacalone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Berget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104358" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lefebvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106926" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969402v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Petiti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2021.0154" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Duval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chesneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.712614" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191052v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilderjans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.3269" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cariou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon-Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Vigneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104137" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197761v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105223" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.05.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one..1067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103923" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.09.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P43FK3RJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essomanda Tchandao Mangamana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2019.103856" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom F. Wilderjans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.01.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Texier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14280" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.02.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC150WG5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.01.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS921DCG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020164" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tafintseva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volha Shapaval" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa E. M. Qannari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2810" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWZ2P7JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637587v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom, F. Wilderjans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.03.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634040v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verdun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.07.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC149LFQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014760v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645763v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2447" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0STMLJ7K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rossini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Qannari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Fogliatto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.01.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV0RNPVR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.01.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJN6LGMZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cubille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guisnel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2009.029083" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038511v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-009-0047-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-006-0266-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1WSXW0Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038600v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lembo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05534518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Zahraoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ziani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Hadri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579153v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barbarot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514961v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05620239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dominique" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.832" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05621096v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693868v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05622941v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774517v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05622938v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05500451v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05500419v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501411v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501318v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Qannari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501424v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501335v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501417v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736108v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620358v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molamine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C5MNGQZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736107v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938360v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123156v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594368v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804999v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494776v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815053v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386642v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575917v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501293v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05501448v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938446v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801394v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938476v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798975v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053798v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038569v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162578v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573011v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>